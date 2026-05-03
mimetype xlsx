--- v0 (2025-10-31)
+++ v1 (2026-05-03)
@@ -1,100 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.102.1.149\kyoyu-3\013-1建築物省エネ判定業務\01業務規程・手数料・約款\業務規程・手数料R7.4.1改正\様式\202504001～HP掲載分＿正規版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hkjc2220-my.sharepoint.com/personal/izumi_hkjc2220_onmicrosoft_com/Documents/デスクトップ/ISD送付用/未依頼＿差替え分/20260422省エネ仕様書（参考）/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{622299D6-DCA1-41D8-97BA-46DBBB161F49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DBE2027A-B66C-4001-A991-A7080AD56504}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="省エネ仕様" sheetId="17" r:id="rId1"/>
     <sheet name="定義一覧" sheetId="20" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">省エネ仕様!$A$1:$O$140</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">定義一覧!$A$1:$D$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">定義一覧!$A$1:$D$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D1" i="20" l="1"/>
   <c r="J97" i="17"/>
   <c r="J49" i="17"/>
   <c r="M76" i="17"/>
   <c r="M71" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="562" uniqueCount="288">
   <si>
     <t>住宅の省エネ仕様書</t>
     <rPh sb="0" eb="2">
       <t>ジュウタク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>設計者氏名：</t>
     <rPh sb="0" eb="3">
       <t>セッケイシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="6"/>
@@ -4615,57 +4615,50 @@
   <si>
     <t>定義</t>
     <rPh sb="0" eb="2">
       <t>テイギ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>ガラス</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>熱貫流率</t>
     <rPh sb="0" eb="1">
       <t>ネツ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>カンリュウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>JIS R 3107、又はISO 10292</t>
-[...5 lines deleted...]
-  <si>
     <t>日射熱取得率</t>
     <rPh sb="0" eb="2">
       <t>ニッシャ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ネツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュトク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>JIS R 3106、又はISO 9050</t>
     <rPh sb="11" eb="12">
       <t>マタ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>窓・ドア</t>
     <rPh sb="0" eb="1">
@@ -4738,146 +4731,100 @@
   </si>
   <si>
     <t>空気調和設備</t>
     <rPh sb="0" eb="2">
       <t>クウキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チョウワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セツビ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>ダクト式セントラル空調機</t>
     <rPh sb="3" eb="4">
       <t>シキ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>クウチョウキ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>定格能力</t>
-[...29 lines deleted...]
-  <si>
     <t>風量</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>JIS B8615-2に規定する定格暖房能力試験時の室内側送風機の風量</t>
     <rPh sb="12" eb="14">
       <t>キテイ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>FF暖房機</t>
     <rPh sb="2" eb="5">
       <t>ダンボウキ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>エネルギー消費効率</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>ガス燃料</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>JIS S 2122、又はJIA C004</t>
-[...2 lines deleted...]
-  <si>
     <t>石油燃料</t>
     <phoneticPr fontId="9"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ルームエア
 コンディショナー</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>冷房能力（定格冷房能力）</t>
     <rPh sb="0" eb="2">
       <t>レイボウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ノウリョク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>テイカク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>レイボウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ノウリョク</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>マタ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>消費電力（定格消費電力）</t>
     <rPh sb="0" eb="4">
       <t>ショウヒデンリョク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>テイカク</t>
     </rPh>
     <rPh sb="7" eb="11">
       <t>ショウヒデンリョク</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>換気機器等</t>
     <rPh sb="0" eb="2">
       <t>カンキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キキ</t>
     </rPh>
     <rPh sb="4" eb="5">
@@ -5253,135 +5200,50 @@
     <rPh sb="3" eb="5">
       <t>ハツデン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セツビ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>太陽光発電設備</t>
     <rPh sb="0" eb="2">
       <t>タイヨウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒカリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハツデン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セツビ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>太陽電池アレイ</t>
-[...83 lines deleted...]
-  <si>
     <t>パワーコンディショナ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>定格負荷効率</t>
     <rPh sb="0" eb="6">
       <t>テイカクフカコウリツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>JIS C 8961に規定する定格負荷効率</t>
     <rPh sb="11" eb="13">
       <t>キテイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>テイカク</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>フカ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>コウリツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
@@ -5467,50 +5329,261 @@
     <t>JIS A 4111、JIA A 4112、及びJIS A 4113</t>
     <rPh sb="22" eb="23">
       <t>オヨ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>空気集熱式</t>
     <rPh sb="0" eb="2">
       <t>クウキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウネツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>JIS A 4112、又はSS-TS010</t>
     <rPh sb="11" eb="12">
       <t>マタ</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS R 3107、JIS R3225、JIS R3209、又はISO 10292</t>
+    <rPh sb="31" eb="32">
+      <t>マタ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>JIS B8615-2に定める性能試験値</t>
+    <rPh sb="12" eb="13">
+      <t>サダ</t>
+    </rPh>
+    <rPh sb="15" eb="19">
+      <t>セイノウシケン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>アタイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>JIS S 2122</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS S 3031</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS B8615-1</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>ペレットストーブ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JFSA/PSJ-01に基づく試験値</t>
+    <rPh sb="12" eb="13">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シケン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>チ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>熱出力、熱効率、点火時消費電力量、及び定常時消費電力</t>
+    <rPh sb="0" eb="3">
+      <t>ネツシュツリョク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウリツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>テンカ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ショウヒ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>テイジョウジ</t>
+    </rPh>
+    <rPh sb="22" eb="26">
+      <t>ショウヒデンリョク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>システム容量</t>
+    <rPh sb="4" eb="6">
+      <t>ヨウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>JIS C 8918</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>JIS C 8943</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>※結晶系太陽電池モジュール</t>
+    <rPh sb="1" eb="4">
+      <t>ケッショウケイ</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>タイヨウデンチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>※多接合太陽電池セル・モジュール</t>
+    <rPh sb="1" eb="2">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セツゴウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>タイヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>デンチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS C 61215-2による試験によるJIS Ｃ61215-1、又はIEC 61215-1</t>
+    <rPh sb="16" eb="18">
+      <t>シケン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>マタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS C 61215-2による試験によるJIS Ｃ61215-1-1、又はIEC 61215-1-1</t>
+    <rPh sb="16" eb="18">
+      <t>シケン</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>マタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS C 61215-2による試験によるJIS Ｃ61215-1-2、又はIEC 61215-1-2</t>
+    <rPh sb="16" eb="18">
+      <t>シケン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS C 61215-2による試験によるJIS Ｃ61215-1-3、又はIEC 61215-1-3</t>
+    <rPh sb="16" eb="18">
+      <t>シケン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JIS C 61215-2による試験によるJIS Ｃ61215-1-4、又はIEC 61215-1-4</t>
+    <rPh sb="16" eb="18">
+      <t>シケン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>旧JIS C 8951</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>旧JIS C8990、又はIEC61215</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>マタ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>旧JIS C8991、又はIEC 61646</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>マタ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>定格能力、消費電力</t>
+    <rPh sb="0" eb="2">
+      <t>テイカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ノウリョク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウヒ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>デンリョク</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
@@ -5641,51 +5714,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="59">
+  <borders count="58">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -6216,65 +6289,50 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
-      <top style="hair">
-[...13 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
@@ -6354,51 +6412,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="405">
+  <cellXfs count="407">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -6449,108 +6507,105 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="1" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="56" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -6747,114 +6802,111 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
@@ -6867,779 +6919,791 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...347 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...149 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{23D3153C-C7E7-4571-8507-5BB9CA54B3E3}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill patternType="lightGray"/>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -7928,3706 +7992,3706 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F190F7F9-23F2-4A0E-9F22-6BD4AB88EEBB}">
   <dimension ref="A1:AC150"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="R123" sqref="R123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="7" style="27" customWidth="1"/>
     <col min="2" max="3" width="10.125" style="4" customWidth="1"/>
     <col min="4" max="15" width="5.375" style="4" customWidth="1"/>
     <col min="16" max="16" width="6" style="4" customWidth="1"/>
     <col min="17" max="47" width="8.625" style="4" customWidth="1"/>
     <col min="48" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="J1" s="194"/>
-[...4 lines deleted...]
-      <c r="O1" s="194"/>
+      <c r="J1" s="196"/>
+      <c r="K1" s="196"/>
+      <c r="L1" s="196"/>
+      <c r="M1" s="196"/>
+      <c r="N1" s="196"/>
+      <c r="O1" s="196"/>
     </row>
     <row r="2" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="Q2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="231" t="s">
+      <c r="A3" s="267" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="232"/>
-      <c r="C3" s="231" t="s">
+      <c r="B3" s="270"/>
+      <c r="C3" s="267" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="232"/>
-[...3 lines deleted...]
-      <c r="H3" s="232" t="s">
+      <c r="D3" s="270"/>
+      <c r="E3" s="270"/>
+      <c r="F3" s="270"/>
+      <c r="G3" s="334"/>
+      <c r="H3" s="270" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="232"/>
-      <c r="J3" s="231" t="s">
+      <c r="I3" s="270"/>
+      <c r="J3" s="267" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="224"/>
-[...3 lines deleted...]
-      <c r="O3" s="324"/>
+      <c r="K3" s="268"/>
+      <c r="L3" s="268"/>
+      <c r="M3" s="268"/>
+      <c r="N3" s="268"/>
+      <c r="O3" s="269"/>
     </row>
     <row r="4" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="245" t="s">
+      <c r="A4" s="330" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="246"/>
-[...7 lines deleted...]
-      <c r="J4" s="258" t="s">
+      <c r="B4" s="283"/>
+      <c r="C4" s="336"/>
+      <c r="D4" s="326"/>
+      <c r="E4" s="326"/>
+      <c r="F4" s="326"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="321"/>
+      <c r="I4" s="322"/>
+      <c r="J4" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="259"/>
-[...4 lines deleted...]
-      <c r="P4" s="70" t="s">
+      <c r="K4" s="319"/>
+      <c r="L4" s="319"/>
+      <c r="M4" s="319"/>
+      <c r="N4" s="319"/>
+      <c r="O4" s="320"/>
+      <c r="P4" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="220" t="s">
+      <c r="A5" s="335" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="239"/>
-[...7 lines deleted...]
-      <c r="J5" s="290" t="s">
+      <c r="B5" s="285"/>
+      <c r="C5" s="271"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="273"/>
+      <c r="H5" s="298"/>
+      <c r="I5" s="299"/>
+      <c r="J5" s="289" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="291"/>
-[...3 lines deleted...]
-      <c r="O5" s="292"/>
+      <c r="K5" s="290"/>
+      <c r="L5" s="290"/>
+      <c r="M5" s="290"/>
+      <c r="N5" s="290"/>
+      <c r="O5" s="291"/>
       <c r="Q5" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="220" t="s">
+      <c r="A6" s="335" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="239"/>
-[...7 lines deleted...]
-      <c r="J6" s="293" t="s">
+      <c r="B6" s="285"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="273"/>
+      <c r="H6" s="298"/>
+      <c r="I6" s="299"/>
+      <c r="J6" s="292" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="294"/>
-[...3 lines deleted...]
-      <c r="O6" s="295"/>
+      <c r="K6" s="293"/>
+      <c r="L6" s="293"/>
+      <c r="M6" s="293"/>
+      <c r="N6" s="293"/>
+      <c r="O6" s="294"/>
       <c r="Q6" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="220" t="s">
+      <c r="A7" s="335" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="239"/>
-[...7 lines deleted...]
-      <c r="J7" s="293" t="s">
+      <c r="B7" s="285"/>
+      <c r="C7" s="271"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="273"/>
+      <c r="H7" s="298"/>
+      <c r="I7" s="299"/>
+      <c r="J7" s="292" t="s">
         <v>9</v>
       </c>
-      <c r="K7" s="294"/>
-[...4 lines deleted...]
-      <c r="Q7" s="95" t="s">
+      <c r="K7" s="293"/>
+      <c r="L7" s="293"/>
+      <c r="M7" s="293"/>
+      <c r="N7" s="293"/>
+      <c r="O7" s="294"/>
+      <c r="Q7" s="94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="220" t="s">
+      <c r="A8" s="335" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="239"/>
-[...7 lines deleted...]
-      <c r="J8" s="293" t="s">
+      <c r="B8" s="285"/>
+      <c r="C8" s="271"/>
+      <c r="D8" s="272"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="298"/>
+      <c r="I8" s="299"/>
+      <c r="J8" s="292" t="s">
         <v>9</v>
       </c>
-      <c r="K8" s="294"/>
-[...4 lines deleted...]
-      <c r="Q8" s="95" t="s">
+      <c r="K8" s="293"/>
+      <c r="L8" s="293"/>
+      <c r="M8" s="293"/>
+      <c r="N8" s="293"/>
+      <c r="O8" s="294"/>
+      <c r="Q8" s="94" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="222" t="s">
+      <c r="A9" s="338" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="244"/>
-[...7 lines deleted...]
-      <c r="J9" s="296" t="s">
+      <c r="B9" s="233"/>
+      <c r="C9" s="274"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
+      <c r="F9" s="275"/>
+      <c r="G9" s="276"/>
+      <c r="H9" s="300"/>
+      <c r="I9" s="301"/>
+      <c r="J9" s="295" t="s">
         <v>9</v>
       </c>
-      <c r="K9" s="297"/>
-[...4 lines deleted...]
-      <c r="R9" s="71"/>
+      <c r="K9" s="296"/>
+      <c r="L9" s="296"/>
+      <c r="M9" s="296"/>
+      <c r="N9" s="296"/>
+      <c r="O9" s="297"/>
+      <c r="R9" s="70"/>
     </row>
     <row r="10" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="26"/>
       <c r="D10" s="6"/>
       <c r="H10" s="14"/>
       <c r="I10" s="26"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="2"/>
-      <c r="R10" s="71"/>
+      <c r="R10" s="70"/>
     </row>
     <row r="11" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="231" t="s">
+      <c r="A11" s="267" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="232"/>
-      <c r="C11" s="229" t="s">
+      <c r="B11" s="270"/>
+      <c r="C11" s="323" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="216"/>
-[...1 lines deleted...]
-      <c r="F11" s="248" t="s">
+      <c r="D11" s="223"/>
+      <c r="E11" s="224"/>
+      <c r="F11" s="339" t="s">
         <v>24</v>
       </c>
-      <c r="G11" s="249"/>
-      <c r="H11" s="249" t="s">
+      <c r="G11" s="333"/>
+      <c r="H11" s="333" t="s">
         <v>25</v>
       </c>
-      <c r="I11" s="249"/>
-      <c r="J11" s="231" t="s">
+      <c r="I11" s="333"/>
+      <c r="J11" s="267" t="s">
         <v>7</v>
       </c>
-      <c r="K11" s="224"/>
-[...4 lines deleted...]
-      <c r="R11" s="71"/>
+      <c r="K11" s="268"/>
+      <c r="L11" s="268"/>
+      <c r="M11" s="268"/>
+      <c r="N11" s="268"/>
+      <c r="O11" s="269"/>
+      <c r="R11" s="70"/>
     </row>
     <row r="12" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="253"/>
-[...8 lines deleted...]
-      <c r="J12" s="277" t="s">
+      <c r="A12" s="332"/>
+      <c r="B12" s="303"/>
+      <c r="C12" s="340"/>
+      <c r="D12" s="341"/>
+      <c r="E12" s="342"/>
+      <c r="F12" s="332"/>
+      <c r="G12" s="343"/>
+      <c r="H12" s="302"/>
+      <c r="I12" s="303"/>
+      <c r="J12" s="306" t="s">
         <v>9</v>
       </c>
-      <c r="K12" s="278"/>
-[...4 lines deleted...]
-      <c r="P12" s="70" t="s">
+      <c r="K12" s="307"/>
+      <c r="L12" s="307"/>
+      <c r="M12" s="307"/>
+      <c r="N12" s="307"/>
+      <c r="O12" s="308"/>
+      <c r="P12" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q12" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="R12" s="71"/>
+      <c r="R12" s="70"/>
     </row>
     <row r="13" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="234"/>
-[...8 lines deleted...]
-      <c r="J13" s="280" t="s">
+      <c r="A13" s="315"/>
+      <c r="B13" s="305"/>
+      <c r="C13" s="309"/>
+      <c r="D13" s="310"/>
+      <c r="E13" s="311"/>
+      <c r="F13" s="315"/>
+      <c r="G13" s="316"/>
+      <c r="H13" s="304"/>
+      <c r="I13" s="305"/>
+      <c r="J13" s="277" t="s">
         <v>9</v>
       </c>
-      <c r="K13" s="281"/>
-[...4 lines deleted...]
-      <c r="Q13" s="95" t="s">
+      <c r="K13" s="278"/>
+      <c r="L13" s="278"/>
+      <c r="M13" s="278"/>
+      <c r="N13" s="278"/>
+      <c r="O13" s="279"/>
+      <c r="Q13" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="71"/>
+      <c r="R13" s="70"/>
     </row>
     <row r="14" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="234"/>
-[...8 lines deleted...]
-      <c r="J14" s="280" t="s">
+      <c r="A14" s="315"/>
+      <c r="B14" s="305"/>
+      <c r="C14" s="309"/>
+      <c r="D14" s="310"/>
+      <c r="E14" s="311"/>
+      <c r="F14" s="315"/>
+      <c r="G14" s="316"/>
+      <c r="H14" s="304"/>
+      <c r="I14" s="305"/>
+      <c r="J14" s="277" t="s">
         <v>9</v>
       </c>
-      <c r="K14" s="281"/>
-[...4 lines deleted...]
-      <c r="Q14" s="95" t="s">
+      <c r="K14" s="278"/>
+      <c r="L14" s="278"/>
+      <c r="M14" s="278"/>
+      <c r="N14" s="278"/>
+      <c r="O14" s="279"/>
+      <c r="Q14" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="R14" s="71"/>
+      <c r="R14" s="70"/>
     </row>
     <row r="15" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="234"/>
-[...8 lines deleted...]
-      <c r="J15" s="280" t="s">
+      <c r="A15" s="315"/>
+      <c r="B15" s="305"/>
+      <c r="C15" s="309"/>
+      <c r="D15" s="310"/>
+      <c r="E15" s="311"/>
+      <c r="F15" s="315"/>
+      <c r="G15" s="316"/>
+      <c r="H15" s="304"/>
+      <c r="I15" s="305"/>
+      <c r="J15" s="277" t="s">
         <v>9</v>
       </c>
-      <c r="K15" s="281"/>
-[...3 lines deleted...]
-      <c r="O15" s="282"/>
+      <c r="K15" s="278"/>
+      <c r="L15" s="278"/>
+      <c r="M15" s="278"/>
+      <c r="N15" s="278"/>
+      <c r="O15" s="279"/>
       <c r="Q15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="R15" s="71"/>
+      <c r="R15" s="70"/>
     </row>
     <row r="16" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="234"/>
-[...8 lines deleted...]
-      <c r="J16" s="280" t="s">
+      <c r="A16" s="315"/>
+      <c r="B16" s="305"/>
+      <c r="C16" s="309"/>
+      <c r="D16" s="310"/>
+      <c r="E16" s="311"/>
+      <c r="F16" s="315"/>
+      <c r="G16" s="316"/>
+      <c r="H16" s="304"/>
+      <c r="I16" s="305"/>
+      <c r="J16" s="277" t="s">
         <v>9</v>
       </c>
-      <c r="K16" s="281"/>
-[...3 lines deleted...]
-      <c r="O16" s="282"/>
+      <c r="K16" s="278"/>
+      <c r="L16" s="278"/>
+      <c r="M16" s="278"/>
+      <c r="N16" s="278"/>
+      <c r="O16" s="279"/>
       <c r="Q16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="R16" s="71"/>
+      <c r="R16" s="70"/>
     </row>
     <row r="17" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="225"/>
-[...4 lines deleted...]
-      <c r="F17" s="225"/>
+      <c r="A17" s="317"/>
+      <c r="B17" s="301"/>
+      <c r="C17" s="274"/>
+      <c r="D17" s="275"/>
+      <c r="E17" s="276"/>
+      <c r="F17" s="317"/>
       <c r="G17" s="288"/>
-      <c r="H17" s="289"/>
-[...1 lines deleted...]
-      <c r="J17" s="283" t="s">
+      <c r="H17" s="300"/>
+      <c r="I17" s="301"/>
+      <c r="J17" s="312" t="s">
         <v>9</v>
       </c>
-      <c r="K17" s="284"/>
-[...3 lines deleted...]
-      <c r="O17" s="285"/>
+      <c r="K17" s="313"/>
+      <c r="L17" s="313"/>
+      <c r="M17" s="313"/>
+      <c r="N17" s="313"/>
+      <c r="O17" s="314"/>
       <c r="Q17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="R17" s="71"/>
+      <c r="R17" s="70"/>
     </row>
     <row r="18" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
-      <c r="O18" s="56"/>
+      <c r="O18" s="55"/>
       <c r="Q18" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="229" t="s">
+      <c r="A19" s="323" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="230"/>
-      <c r="C19" s="304" t="s">
+      <c r="B19" s="324"/>
+      <c r="C19" s="222" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="216"/>
-[...10 lines deleted...]
-      <c r="O19" s="247"/>
+      <c r="D19" s="223"/>
+      <c r="E19" s="223"/>
+      <c r="F19" s="223"/>
+      <c r="G19" s="223"/>
+      <c r="H19" s="223"/>
+      <c r="I19" s="223"/>
+      <c r="J19" s="223"/>
+      <c r="K19" s="223"/>
+      <c r="L19" s="223"/>
+      <c r="M19" s="223"/>
+      <c r="N19" s="223"/>
+      <c r="O19" s="224"/>
     </row>
     <row r="20" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="245" t="s">
+      <c r="A20" s="330" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="274"/>
-      <c r="C20" s="264" t="s">
+      <c r="B20" s="331"/>
+      <c r="C20" s="325" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="242"/>
-[...11 lines deleted...]
-      <c r="P20" s="70" t="s">
+      <c r="D20" s="326"/>
+      <c r="E20" s="326"/>
+      <c r="F20" s="326"/>
+      <c r="G20" s="326"/>
+      <c r="H20" s="326"/>
+      <c r="I20" s="326"/>
+      <c r="J20" s="283"/>
+      <c r="K20" s="283"/>
+      <c r="L20" s="283"/>
+      <c r="M20" s="283"/>
+      <c r="N20" s="283"/>
+      <c r="O20" s="284"/>
+      <c r="P20" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q20" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="220" t="s">
+      <c r="A21" s="335" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="221"/>
-      <c r="C21" s="263" t="s">
+      <c r="B21" s="346"/>
+      <c r="C21" s="231" t="s">
         <v>37</v>
       </c>
-      <c r="D21" s="256"/>
-[...11 lines deleted...]
-      <c r="P21" s="70" t="s">
+      <c r="D21" s="272"/>
+      <c r="E21" s="272"/>
+      <c r="F21" s="272"/>
+      <c r="G21" s="272"/>
+      <c r="H21" s="272"/>
+      <c r="I21" s="272"/>
+      <c r="J21" s="285"/>
+      <c r="K21" s="285"/>
+      <c r="L21" s="285"/>
+      <c r="M21" s="285"/>
+      <c r="N21" s="285"/>
+      <c r="O21" s="286"/>
+      <c r="P21" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q21" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="222" t="s">
+      <c r="A22" s="338" t="s">
         <v>41</v>
       </c>
-      <c r="B22" s="223"/>
-      <c r="C22" s="269" t="s">
+      <c r="B22" s="347"/>
+      <c r="C22" s="243" t="s">
         <v>37</v>
       </c>
-      <c r="D22" s="270"/>
-[...9 lines deleted...]
-      <c r="N22" s="244"/>
+      <c r="D22" s="275"/>
+      <c r="E22" s="275"/>
+      <c r="F22" s="275"/>
+      <c r="G22" s="275"/>
+      <c r="H22" s="275"/>
+      <c r="I22" s="275"/>
+      <c r="J22" s="287"/>
+      <c r="K22" s="233"/>
+      <c r="L22" s="233"/>
+      <c r="M22" s="233"/>
+      <c r="N22" s="233"/>
       <c r="O22" s="288"/>
-      <c r="P22" s="70" t="s">
+      <c r="P22" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q22" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="R22" s="72"/>
+      <c r="R22" s="71"/>
     </row>
     <row r="23" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="218" t="s">
+      <c r="A23" s="344" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="219"/>
-      <c r="C23" s="322" t="s">
+      <c r="B23" s="345"/>
+      <c r="C23" s="263" t="s">
         <v>44</v>
       </c>
-      <c r="D23" s="323"/>
-[...3 lines deleted...]
-      <c r="H23" s="203" t="s">
+      <c r="D23" s="264"/>
+      <c r="E23" s="264"/>
+      <c r="F23" s="264"/>
+      <c r="G23" s="264"/>
+      <c r="H23" s="265" t="s">
         <v>45</v>
       </c>
-      <c r="I23" s="204"/>
+      <c r="I23" s="266"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
-      <c r="O23" s="56"/>
-      <c r="P23" s="70" t="s">
+      <c r="O23" s="55"/>
+      <c r="P23" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="3"/>
-      <c r="B24" s="53"/>
+      <c r="B24" s="52"/>
       <c r="C24" s="21"/>
-      <c r="D24" s="206" t="s">
+      <c r="D24" s="186" t="s">
         <v>47</v>
       </c>
-      <c r="E24" s="207"/>
-      <c r="F24" s="208" t="s">
+      <c r="E24" s="187"/>
+      <c r="F24" s="251" t="s">
         <v>9</v>
       </c>
-      <c r="G24" s="209"/>
-      <c r="H24" s="182" t="s">
+      <c r="G24" s="179"/>
+      <c r="H24" s="180" t="s">
         <v>48</v>
       </c>
-      <c r="I24" s="183"/>
-      <c r="J24" s="208" t="s">
+      <c r="I24" s="181"/>
+      <c r="J24" s="251" t="s">
         <v>9</v>
       </c>
-      <c r="K24" s="209"/>
-      <c r="L24" s="182" t="s">
+      <c r="K24" s="179"/>
+      <c r="L24" s="180" t="s">
         <v>49</v>
       </c>
-      <c r="M24" s="183"/>
-      <c r="N24" s="208" t="s">
+      <c r="M24" s="181"/>
+      <c r="N24" s="251" t="s">
         <v>9</v>
       </c>
-      <c r="O24" s="325"/>
+      <c r="O24" s="252"/>
       <c r="Q24" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="3"/>
-      <c r="B25" s="53"/>
+      <c r="B25" s="52"/>
       <c r="C25" s="21"/>
-      <c r="D25" s="142"/>
+      <c r="D25" s="140"/>
       <c r="E25" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="F25" s="180"/>
-      <c r="G25" s="181"/>
+      <c r="F25" s="184"/>
+      <c r="G25" s="185"/>
       <c r="H25" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="I25" s="141"/>
-[...5 lines deleted...]
-      <c r="O25" s="86"/>
+      <c r="I25" s="139"/>
+      <c r="J25" s="140"/>
+      <c r="K25" s="141"/>
+      <c r="L25" s="136"/>
+      <c r="M25" s="139"/>
+      <c r="N25" s="140"/>
+      <c r="O25" s="85"/>
     </row>
     <row r="26" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="3"/>
-      <c r="B26" s="53"/>
+      <c r="B26" s="52"/>
       <c r="C26" s="21"/>
       <c r="D26" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="19"/>
-      <c r="F26" s="91" t="s">
+      <c r="F26" s="90" t="s">
         <v>54</v>
       </c>
-      <c r="G26" s="184"/>
-[...1 lines deleted...]
-      <c r="I26" s="92" t="s">
+      <c r="G26" s="198"/>
+      <c r="H26" s="199"/>
+      <c r="I26" s="91" t="s">
         <v>55</v>
       </c>
       <c r="J26" s="19"/>
-      <c r="K26" s="79" t="s">
+      <c r="K26" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="L26" s="184"/>
-[...1 lines deleted...]
-      <c r="N26" s="83" t="s">
+      <c r="L26" s="198"/>
+      <c r="M26" s="199"/>
+      <c r="N26" s="82" t="s">
         <v>55</v>
       </c>
       <c r="O26" s="20"/>
     </row>
     <row r="27" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="3"/>
-      <c r="B27" s="53"/>
+      <c r="B27" s="52"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
-      <c r="F27" s="138" t="s">
+      <c r="F27" s="136" t="s">
         <v>57</v>
       </c>
-      <c r="G27" s="180"/>
-      <c r="H27" s="181"/>
+      <c r="G27" s="184"/>
+      <c r="H27" s="185"/>
       <c r="I27" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="J27" s="182" t="s">
+      <c r="J27" s="180" t="s">
         <v>58</v>
       </c>
-      <c r="K27" s="183"/>
-[...2 lines deleted...]
-      <c r="N27" s="144" t="s">
+      <c r="K27" s="181"/>
+      <c r="L27" s="184"/>
+      <c r="M27" s="185"/>
+      <c r="N27" s="142" t="s">
         <v>55</v>
       </c>
       <c r="O27" s="2"/>
     </row>
     <row r="28" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="3"/>
-      <c r="B28" s="53"/>
+      <c r="B28" s="52"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="F28" s="138" t="s">
+      <c r="F28" s="136" t="s">
         <v>54</v>
       </c>
-      <c r="G28" s="180"/>
-[...1 lines deleted...]
-      <c r="I28" s="145" t="s">
+      <c r="G28" s="184"/>
+      <c r="H28" s="185"/>
+      <c r="I28" s="143" t="s">
         <v>55</v>
       </c>
       <c r="K28" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="L28" s="180"/>
-[...1 lines deleted...]
-      <c r="N28" s="144" t="s">
+      <c r="L28" s="184"/>
+      <c r="M28" s="185"/>
+      <c r="N28" s="142" t="s">
         <v>55</v>
       </c>
       <c r="O28" s="2"/>
     </row>
     <row r="29" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="3"/>
-      <c r="B29" s="53"/>
+      <c r="B29" s="52"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
-      <c r="F29" s="138" t="s">
+      <c r="F29" s="136" t="s">
         <v>57</v>
       </c>
-      <c r="G29" s="180"/>
-      <c r="H29" s="181"/>
+      <c r="G29" s="184"/>
+      <c r="H29" s="185"/>
       <c r="I29" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="J29" s="182" t="s">
+      <c r="J29" s="180" t="s">
         <v>58</v>
       </c>
-      <c r="K29" s="183"/>
-[...2 lines deleted...]
-      <c r="N29" s="144" t="s">
+      <c r="K29" s="181"/>
+      <c r="L29" s="184"/>
+      <c r="M29" s="185"/>
+      <c r="N29" s="142" t="s">
         <v>55</v>
       </c>
       <c r="O29" s="2"/>
     </row>
     <row r="30" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="3"/>
-      <c r="B30" s="53"/>
+      <c r="B30" s="52"/>
       <c r="C30" s="21"/>
       <c r="D30" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="17"/>
-      <c r="F30" s="196" t="s">
+      <c r="F30" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G30" s="197"/>
-[...3 lines deleted...]
-      <c r="K30" s="197"/>
+      <c r="G30" s="195"/>
+      <c r="H30" s="195"/>
+      <c r="I30" s="195"/>
+      <c r="J30" s="195"/>
+      <c r="K30" s="195"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="17"/>
-      <c r="O30" s="93"/>
-      <c r="P30" s="70" t="s">
+      <c r="O30" s="92"/>
+      <c r="P30" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q30" s="4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="3"/>
-      <c r="B31" s="53"/>
-      <c r="C31" s="60" t="s">
+      <c r="B31" s="52"/>
+      <c r="C31" s="59" t="s">
         <v>62</v>
       </c>
-      <c r="D31" s="212" t="s">
+      <c r="D31" s="192" t="s">
         <v>63</v>
       </c>
-      <c r="E31" s="213"/>
-[...4 lines deleted...]
-      <c r="J31" s="311" t="s">
+      <c r="E31" s="225"/>
+      <c r="F31" s="225"/>
+      <c r="G31" s="225"/>
+      <c r="H31" s="225"/>
+      <c r="I31" s="225"/>
+      <c r="J31" s="253" t="s">
         <v>64</v>
       </c>
-      <c r="K31" s="311"/>
-      <c r="L31" s="212" t="s">
+      <c r="K31" s="253"/>
+      <c r="L31" s="192" t="s">
         <v>65</v>
       </c>
-      <c r="M31" s="312"/>
-[...2 lines deleted...]
-      <c r="P31" s="70" t="s">
+      <c r="M31" s="254"/>
+      <c r="N31" s="254"/>
+      <c r="O31" s="255"/>
+      <c r="P31" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="3"/>
-      <c r="B32" s="53"/>
-      <c r="C32" s="73"/>
+      <c r="B32" s="52"/>
+      <c r="C32" s="72"/>
       <c r="D32" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="26"/>
-      <c r="F32" s="308"/>
-[...9 lines deleted...]
-      <c r="P32" s="70" t="s">
+      <c r="F32" s="228"/>
+      <c r="G32" s="183"/>
+      <c r="H32" s="183"/>
+      <c r="I32" s="183"/>
+      <c r="J32" s="183"/>
+      <c r="K32" s="183"/>
+      <c r="L32" s="183"/>
+      <c r="M32" s="183"/>
+      <c r="N32" s="183"/>
+      <c r="O32" s="229"/>
+      <c r="P32" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q32" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="3"/>
-      <c r="B33" s="53"/>
+      <c r="B33" s="52"/>
       <c r="C33" s="21"/>
       <c r="D33" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="F33" s="190" t="s">
+      <c r="F33" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="G33" s="191"/>
-[...2 lines deleted...]
-      <c r="J33" s="137" t="s">
+      <c r="G33" s="235"/>
+      <c r="H33" s="184"/>
+      <c r="I33" s="185"/>
+      <c r="J33" s="135" t="s">
         <v>71</v>
       </c>
-      <c r="K33" s="190" t="s">
+      <c r="K33" s="234" t="s">
         <v>72</v>
       </c>
-      <c r="L33" s="191"/>
-[...2 lines deleted...]
-      <c r="O33" s="98" t="s">
+      <c r="L33" s="235"/>
+      <c r="M33" s="184"/>
+      <c r="N33" s="185"/>
+      <c r="O33" s="97" t="s">
         <v>71</v>
       </c>
-      <c r="P33" s="70" t="s">
+      <c r="P33" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q33" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="3"/>
-      <c r="B34" s="53"/>
+      <c r="B34" s="52"/>
       <c r="C34" s="21"/>
       <c r="D34" s="17"/>
-      <c r="F34" s="206" t="s">
+      <c r="F34" s="186" t="s">
         <v>74</v>
       </c>
-      <c r="G34" s="207"/>
-[...2 lines deleted...]
-      <c r="J34" s="137" t="s">
+      <c r="G34" s="187"/>
+      <c r="H34" s="184"/>
+      <c r="I34" s="185"/>
+      <c r="J34" s="135" t="s">
         <v>71</v>
       </c>
-      <c r="K34" s="190" t="s">
+      <c r="K34" s="234" t="s">
         <v>75</v>
       </c>
-      <c r="L34" s="191"/>
-      <c r="M34" s="309" t="s">
+      <c r="L34" s="235"/>
+      <c r="M34" s="256" t="s">
         <v>9</v>
       </c>
-      <c r="N34" s="310"/>
-[...1 lines deleted...]
-      <c r="P34" s="70"/>
+      <c r="N34" s="257"/>
+      <c r="O34" s="97"/>
+      <c r="P34" s="69"/>
       <c r="Q34" s="4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="3"/>
-      <c r="B35" s="53"/>
+      <c r="B35" s="52"/>
       <c r="C35" s="21"/>
       <c r="D35" s="18" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="19"/>
-      <c r="F35" s="186" t="s">
+      <c r="F35" s="238" t="s">
         <v>78</v>
       </c>
-      <c r="G35" s="187"/>
-      <c r="H35" s="202" t="s">
+      <c r="G35" s="239"/>
+      <c r="H35" s="240" t="s">
         <v>9</v>
       </c>
-      <c r="I35" s="188"/>
-      <c r="J35" s="186" t="s">
+      <c r="I35" s="241"/>
+      <c r="J35" s="238" t="s">
         <v>79</v>
       </c>
-      <c r="K35" s="314"/>
-      <c r="L35" s="188" t="s">
+      <c r="K35" s="213"/>
+      <c r="L35" s="241" t="s">
         <v>9</v>
       </c>
-      <c r="M35" s="189"/>
+      <c r="M35" s="242"/>
       <c r="N35" s="19"/>
       <c r="O35" s="20"/>
     </row>
     <row r="36" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="3"/>
-      <c r="B36" s="53"/>
+      <c r="B36" s="52"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21" t="s">
         <v>80</v>
       </c>
-      <c r="F36" s="190" t="s">
+      <c r="F36" s="234" t="s">
         <v>81</v>
       </c>
-      <c r="G36" s="191"/>
-[...1 lines deleted...]
-      <c r="I36" s="181"/>
+      <c r="G36" s="235"/>
+      <c r="H36" s="184"/>
+      <c r="I36" s="185"/>
       <c r="J36" s="14"/>
       <c r="N36" s="26"/>
-      <c r="O36" s="78"/>
-      <c r="P36" s="70"/>
+      <c r="O36" s="77"/>
+      <c r="P36" s="69"/>
     </row>
     <row r="37" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="3"/>
-      <c r="B37" s="53"/>
+      <c r="B37" s="52"/>
       <c r="C37" s="21"/>
       <c r="D37" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="17"/>
-      <c r="F37" s="197" t="s">
+      <c r="F37" s="195" t="s">
         <v>9</v>
       </c>
-      <c r="G37" s="217"/>
-[...8 lines deleted...]
-      <c r="P37" s="70" t="s">
+      <c r="G37" s="218"/>
+      <c r="H37" s="218"/>
+      <c r="I37" s="218"/>
+      <c r="J37" s="218"/>
+      <c r="K37" s="218"/>
+      <c r="L37" s="53"/>
+      <c r="M37" s="53"/>
+      <c r="N37" s="53"/>
+      <c r="O37" s="62"/>
+      <c r="P37" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q37" s="4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="3"/>
-      <c r="B38" s="53"/>
-      <c r="C38" s="60" t="s">
+      <c r="B38" s="52"/>
+      <c r="C38" s="59" t="s">
         <v>83</v>
       </c>
-      <c r="D38" s="212" t="s">
+      <c r="D38" s="192" t="s">
         <v>9</v>
       </c>
-      <c r="E38" s="213"/>
-[...4 lines deleted...]
-      <c r="J38" s="311" t="s">
+      <c r="E38" s="225"/>
+      <c r="F38" s="225"/>
+      <c r="G38" s="225"/>
+      <c r="H38" s="225"/>
+      <c r="I38" s="225"/>
+      <c r="J38" s="253" t="s">
         <v>64</v>
       </c>
-      <c r="K38" s="311"/>
-      <c r="L38" s="212" t="s">
+      <c r="K38" s="253"/>
+      <c r="L38" s="192" t="s">
         <v>9</v>
       </c>
-      <c r="M38" s="312"/>
-[...1 lines deleted...]
-      <c r="O38" s="313"/>
+      <c r="M38" s="254"/>
+      <c r="N38" s="254"/>
+      <c r="O38" s="255"/>
       <c r="Q38" s="4" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="3"/>
-      <c r="B39" s="53"/>
-      <c r="C39" s="73"/>
+      <c r="B39" s="52"/>
+      <c r="C39" s="72"/>
       <c r="D39" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="26"/>
-      <c r="F39" s="308"/>
-[...9 lines deleted...]
-      <c r="Q39" s="95" t="s">
+      <c r="F39" s="228"/>
+      <c r="G39" s="183"/>
+      <c r="H39" s="183"/>
+      <c r="I39" s="183"/>
+      <c r="J39" s="183"/>
+      <c r="K39" s="183"/>
+      <c r="L39" s="183"/>
+      <c r="M39" s="183"/>
+      <c r="N39" s="183"/>
+      <c r="O39" s="229"/>
+      <c r="Q39" s="94" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="3"/>
-      <c r="B40" s="53"/>
-      <c r="C40" s="73"/>
+      <c r="B40" s="52"/>
+      <c r="C40" s="72"/>
       <c r="D40" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="F40" s="190" t="s">
+      <c r="F40" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="G40" s="191"/>
-[...2 lines deleted...]
-      <c r="J40" s="137" t="s">
+      <c r="G40" s="235"/>
+      <c r="H40" s="184"/>
+      <c r="I40" s="185"/>
+      <c r="J40" s="135" t="s">
         <v>71</v>
       </c>
-      <c r="K40" s="190" t="s">
+      <c r="K40" s="234" t="s">
         <v>72</v>
       </c>
-      <c r="L40" s="191"/>
-[...2 lines deleted...]
-      <c r="O40" s="98" t="s">
+      <c r="L40" s="235"/>
+      <c r="M40" s="184"/>
+      <c r="N40" s="185"/>
+      <c r="O40" s="97" t="s">
         <v>71</v>
       </c>
-      <c r="Q40" s="95" t="s">
+      <c r="Q40" s="94" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="3"/>
-      <c r="B41" s="53"/>
-      <c r="C41" s="73"/>
+      <c r="B41" s="52"/>
+      <c r="C41" s="72"/>
       <c r="D41" s="17"/>
-      <c r="F41" s="206" t="s">
+      <c r="F41" s="186" t="s">
         <v>74</v>
       </c>
-      <c r="G41" s="207"/>
-[...2 lines deleted...]
-      <c r="J41" s="137" t="s">
+      <c r="G41" s="187"/>
+      <c r="H41" s="184"/>
+      <c r="I41" s="185"/>
+      <c r="J41" s="135" t="s">
         <v>71</v>
       </c>
-      <c r="K41" s="190" t="s">
+      <c r="K41" s="234" t="s">
         <v>75</v>
       </c>
-      <c r="L41" s="191"/>
-      <c r="M41" s="309" t="s">
+      <c r="L41" s="235"/>
+      <c r="M41" s="256" t="s">
         <v>9</v>
       </c>
-      <c r="N41" s="310"/>
-      <c r="O41" s="98"/>
+      <c r="N41" s="257"/>
+      <c r="O41" s="97"/>
     </row>
     <row r="42" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="3"/>
-      <c r="B42" s="53"/>
+      <c r="B42" s="52"/>
       <c r="C42" s="21"/>
       <c r="D42" s="18" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="19"/>
-      <c r="F42" s="186" t="s">
+      <c r="F42" s="238" t="s">
         <v>78</v>
       </c>
-      <c r="G42" s="187"/>
-      <c r="H42" s="202" t="s">
+      <c r="G42" s="239"/>
+      <c r="H42" s="240" t="s">
         <v>87</v>
       </c>
-      <c r="I42" s="188"/>
-      <c r="J42" s="186" t="s">
+      <c r="I42" s="241"/>
+      <c r="J42" s="238" t="s">
         <v>79</v>
       </c>
-      <c r="K42" s="314"/>
-      <c r="L42" s="188" t="s">
+      <c r="K42" s="213"/>
+      <c r="L42" s="241" t="s">
         <v>45</v>
       </c>
-      <c r="M42" s="189"/>
+      <c r="M42" s="242"/>
       <c r="N42" s="19"/>
       <c r="O42" s="20"/>
     </row>
     <row r="43" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="3"/>
-      <c r="B43" s="53"/>
+      <c r="B43" s="52"/>
       <c r="C43" s="21"/>
       <c r="D43" s="21" t="s">
         <v>80</v>
       </c>
-      <c r="F43" s="190" t="s">
+      <c r="F43" s="234" t="s">
         <v>81</v>
       </c>
-      <c r="G43" s="191"/>
-[...1 lines deleted...]
-      <c r="I43" s="181"/>
+      <c r="G43" s="235"/>
+      <c r="H43" s="184"/>
+      <c r="I43" s="185"/>
       <c r="J43" s="14"/>
       <c r="N43" s="26"/>
-      <c r="O43" s="78"/>
+      <c r="O43" s="77"/>
     </row>
     <row r="44" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="3"/>
-      <c r="B44" s="53"/>
+      <c r="B44" s="52"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E44" s="17"/>
-      <c r="F44" s="197" t="s">
+      <c r="F44" s="195" t="s">
         <v>88</v>
       </c>
-      <c r="G44" s="205"/>
-[...8 lines deleted...]
-      <c r="P44" s="70"/>
+      <c r="G44" s="282"/>
+      <c r="H44" s="282"/>
+      <c r="I44" s="282"/>
+      <c r="J44" s="282"/>
+      <c r="K44" s="282"/>
+      <c r="L44" s="53"/>
+      <c r="M44" s="53"/>
+      <c r="N44" s="53"/>
+      <c r="O44" s="62"/>
+      <c r="P44" s="69"/>
     </row>
     <row r="45" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="3"/>
-      <c r="B45" s="80"/>
-      <c r="C45" s="73" t="s">
+      <c r="B45" s="79"/>
+      <c r="C45" s="72" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="F45" s="305" t="s">
+      <c r="F45" s="230" t="s">
         <v>9</v>
       </c>
-      <c r="G45" s="306"/>
-[...8 lines deleted...]
-      <c r="P45" s="70" t="s">
+      <c r="G45" s="183"/>
+      <c r="H45" s="183"/>
+      <c r="I45" s="183"/>
+      <c r="J45" s="183"/>
+      <c r="K45" s="183"/>
+      <c r="L45" s="183"/>
+      <c r="M45" s="183"/>
+      <c r="N45" s="183"/>
+      <c r="O45" s="229"/>
+      <c r="P45" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q45" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="3"/>
-      <c r="B46" s="53"/>
-      <c r="C46" s="94"/>
+      <c r="B46" s="52"/>
+      <c r="C46" s="93"/>
       <c r="D46" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E46" s="26"/>
-      <c r="F46" s="308"/>
-[...8 lines deleted...]
-      <c r="O46" s="307"/>
+      <c r="F46" s="228"/>
+      <c r="G46" s="183"/>
+      <c r="H46" s="183"/>
+      <c r="I46" s="183"/>
+      <c r="J46" s="183"/>
+      <c r="K46" s="183"/>
+      <c r="L46" s="183"/>
+      <c r="M46" s="183"/>
+      <c r="N46" s="183"/>
+      <c r="O46" s="229"/>
       <c r="Q46" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="3"/>
-      <c r="B47" s="53"/>
-[...1 lines deleted...]
-      <c r="D47" s="306" t="s">
+      <c r="B47" s="52"/>
+      <c r="C47" s="93"/>
+      <c r="D47" s="183" t="s">
         <v>75</v>
       </c>
-      <c r="E47" s="333"/>
-      <c r="F47" s="147" t="s">
+      <c r="E47" s="202"/>
+      <c r="F47" s="145" t="s">
         <v>9</v>
       </c>
-      <c r="G47" s="190" t="s">
+      <c r="G47" s="234" t="s">
         <v>93</v>
       </c>
-      <c r="H47" s="191"/>
-      <c r="I47" s="334" t="s">
+      <c r="H47" s="235"/>
+      <c r="I47" s="236" t="s">
         <v>9</v>
       </c>
-      <c r="J47" s="335"/>
+      <c r="J47" s="237"/>
       <c r="O47" s="2"/>
     </row>
     <row r="48" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="28"/>
-      <c r="B48" s="57"/>
-[...1 lines deleted...]
-      <c r="D48" s="84" t="s">
+      <c r="B48" s="56"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="83" t="s">
         <v>81</v>
       </c>
-      <c r="E48" s="75"/>
-[...2 lines deleted...]
-      <c r="H48" s="107" t="s">
+      <c r="E48" s="74"/>
+      <c r="F48" s="232"/>
+      <c r="G48" s="233"/>
+      <c r="H48" s="106" t="s">
         <v>71</v>
       </c>
-      <c r="I48" s="108" t="s">
+      <c r="I48" s="107" t="s">
         <v>94</v>
       </c>
-      <c r="J48" s="269" t="s">
+      <c r="J48" s="243" t="s">
         <v>9</v>
       </c>
-      <c r="K48" s="336"/>
-[...4 lines deleted...]
-      <c r="P48" s="70" t="s">
+      <c r="K48" s="244"/>
+      <c r="L48" s="244"/>
+      <c r="M48" s="244"/>
+      <c r="N48" s="244"/>
+      <c r="O48" s="245"/>
+      <c r="P48" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q48" s="4" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="99"/>
-[...5 lines deleted...]
-      <c r="G49" s="99"/>
+      <c r="A49" s="98"/>
+      <c r="B49" s="98"/>
+      <c r="C49" s="98"/>
+      <c r="D49" s="98"/>
+      <c r="E49" s="98"/>
+      <c r="F49" s="98"/>
+      <c r="G49" s="98"/>
       <c r="H49" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="J49" s="99" t="str">
+      <c r="J49" s="98" t="str">
         <f>IF($J$1="","",$J$1)</f>
         <v/>
       </c>
-      <c r="K49" s="99"/>
-[...3 lines deleted...]
-      <c r="O49" s="99"/>
+      <c r="K49" s="98"/>
+      <c r="L49" s="98"/>
+      <c r="M49" s="98"/>
+      <c r="N49" s="98"/>
+      <c r="O49" s="98"/>
       <c r="Q49" s="4" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="229" t="s">
+      <c r="A50" s="323" t="s">
         <v>34</v>
       </c>
-      <c r="B50" s="230"/>
-      <c r="C50" s="304" t="s">
+      <c r="B50" s="324"/>
+      <c r="C50" s="222" t="s">
         <v>35</v>
       </c>
-      <c r="D50" s="216"/>
-[...11 lines deleted...]
-      <c r="P50" s="70"/>
+      <c r="D50" s="223"/>
+      <c r="E50" s="223"/>
+      <c r="F50" s="223"/>
+      <c r="G50" s="223"/>
+      <c r="H50" s="223"/>
+      <c r="I50" s="223"/>
+      <c r="J50" s="223"/>
+      <c r="K50" s="223"/>
+      <c r="L50" s="223"/>
+      <c r="M50" s="223"/>
+      <c r="N50" s="223"/>
+      <c r="O50" s="224"/>
+      <c r="P50" s="69"/>
     </row>
     <row r="51" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="218" t="s">
+      <c r="A51" s="344" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="219"/>
-      <c r="C51" s="322" t="s">
+      <c r="B51" s="345"/>
+      <c r="C51" s="263" t="s">
         <v>44</v>
       </c>
-      <c r="D51" s="323"/>
-[...3 lines deleted...]
-      <c r="H51" s="203" t="s">
+      <c r="D51" s="264"/>
+      <c r="E51" s="264"/>
+      <c r="F51" s="264"/>
+      <c r="G51" s="264"/>
+      <c r="H51" s="265" t="s">
         <v>45</v>
       </c>
-      <c r="I51" s="204"/>
+      <c r="I51" s="266"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5"/>
-      <c r="O51" s="56"/>
-      <c r="P51" s="70" t="s">
+      <c r="O51" s="55"/>
+      <c r="P51" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q51" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="3"/>
-      <c r="B52" s="53"/>
+      <c r="B52" s="52"/>
       <c r="C52" s="21"/>
-      <c r="D52" s="206" t="s">
+      <c r="D52" s="186" t="s">
         <v>47</v>
       </c>
-      <c r="E52" s="207"/>
-      <c r="F52" s="208" t="s">
+      <c r="E52" s="187"/>
+      <c r="F52" s="251" t="s">
         <v>9</v>
       </c>
-      <c r="G52" s="209"/>
-      <c r="H52" s="182" t="s">
+      <c r="G52" s="179"/>
+      <c r="H52" s="180" t="s">
         <v>48</v>
       </c>
-      <c r="I52" s="183"/>
-      <c r="J52" s="208" t="s">
+      <c r="I52" s="181"/>
+      <c r="J52" s="251" t="s">
         <v>9</v>
       </c>
-      <c r="K52" s="209"/>
-      <c r="L52" s="182" t="s">
+      <c r="K52" s="179"/>
+      <c r="L52" s="180" t="s">
         <v>49</v>
       </c>
-      <c r="M52" s="183"/>
-      <c r="N52" s="208" t="s">
+      <c r="M52" s="181"/>
+      <c r="N52" s="251" t="s">
         <v>9</v>
       </c>
-      <c r="O52" s="325"/>
+      <c r="O52" s="252"/>
       <c r="Q52" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="3"/>
-      <c r="B53" s="53"/>
+      <c r="B53" s="52"/>
       <c r="C53" s="21"/>
-      <c r="D53" s="142"/>
+      <c r="D53" s="140"/>
       <c r="E53" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="F53" s="180"/>
-      <c r="G53" s="181"/>
+      <c r="F53" s="184"/>
+      <c r="G53" s="185"/>
       <c r="H53" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="I53" s="141"/>
-[...5 lines deleted...]
-      <c r="O53" s="86"/>
+      <c r="I53" s="139"/>
+      <c r="J53" s="140"/>
+      <c r="K53" s="141"/>
+      <c r="L53" s="136"/>
+      <c r="M53" s="139"/>
+      <c r="N53" s="140"/>
+      <c r="O53" s="85"/>
     </row>
     <row r="54" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="3"/>
-      <c r="B54" s="53"/>
+      <c r="B54" s="52"/>
       <c r="C54" s="21"/>
       <c r="D54" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E54" s="19"/>
-      <c r="F54" s="91" t="s">
+      <c r="F54" s="90" t="s">
         <v>54</v>
       </c>
-      <c r="G54" s="184"/>
-[...1 lines deleted...]
-      <c r="I54" s="92" t="s">
+      <c r="G54" s="198"/>
+      <c r="H54" s="199"/>
+      <c r="I54" s="91" t="s">
         <v>55</v>
       </c>
       <c r="J54" s="19"/>
-      <c r="K54" s="79" t="s">
+      <c r="K54" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="L54" s="184"/>
-[...1 lines deleted...]
-      <c r="N54" s="83" t="s">
+      <c r="L54" s="198"/>
+      <c r="M54" s="199"/>
+      <c r="N54" s="82" t="s">
         <v>55</v>
       </c>
       <c r="O54" s="20"/>
     </row>
     <row r="55" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="3"/>
-      <c r="B55" s="53"/>
+      <c r="B55" s="52"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
-      <c r="F55" s="138" t="s">
+      <c r="F55" s="136" t="s">
         <v>57</v>
       </c>
-      <c r="G55" s="180"/>
-      <c r="H55" s="181"/>
+      <c r="G55" s="184"/>
+      <c r="H55" s="185"/>
       <c r="I55" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="J55" s="182" t="s">
+      <c r="J55" s="180" t="s">
         <v>58</v>
       </c>
-      <c r="K55" s="183"/>
-[...2 lines deleted...]
-      <c r="N55" s="144" t="s">
+      <c r="K55" s="181"/>
+      <c r="L55" s="184"/>
+      <c r="M55" s="185"/>
+      <c r="N55" s="142" t="s">
         <v>55</v>
       </c>
       <c r="O55" s="2"/>
     </row>
     <row r="56" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="3"/>
-      <c r="B56" s="53"/>
+      <c r="B56" s="52"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="F56" s="138" t="s">
+      <c r="F56" s="136" t="s">
         <v>54</v>
       </c>
-      <c r="G56" s="180"/>
-[...1 lines deleted...]
-      <c r="I56" s="145" t="s">
+      <c r="G56" s="184"/>
+      <c r="H56" s="185"/>
+      <c r="I56" s="143" t="s">
         <v>55</v>
       </c>
       <c r="K56" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="L56" s="180"/>
-[...1 lines deleted...]
-      <c r="N56" s="144" t="s">
+      <c r="L56" s="184"/>
+      <c r="M56" s="185"/>
+      <c r="N56" s="142" t="s">
         <v>55</v>
       </c>
       <c r="O56" s="2"/>
     </row>
     <row r="57" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="3"/>
-      <c r="B57" s="53"/>
+      <c r="B57" s="52"/>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
-      <c r="F57" s="138" t="s">
+      <c r="F57" s="136" t="s">
         <v>57</v>
       </c>
-      <c r="G57" s="180"/>
-      <c r="H57" s="181"/>
+      <c r="G57" s="184"/>
+      <c r="H57" s="185"/>
       <c r="I57" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="J57" s="182" t="s">
+      <c r="J57" s="180" t="s">
         <v>58</v>
       </c>
-      <c r="K57" s="183"/>
-[...2 lines deleted...]
-      <c r="N57" s="144" t="s">
+      <c r="K57" s="181"/>
+      <c r="L57" s="184"/>
+      <c r="M57" s="185"/>
+      <c r="N57" s="142" t="s">
         <v>55</v>
       </c>
       <c r="O57" s="2"/>
     </row>
     <row r="58" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="3"/>
-      <c r="B58" s="53"/>
+      <c r="B58" s="52"/>
       <c r="C58" s="21"/>
       <c r="D58" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E58" s="17"/>
-      <c r="F58" s="196" t="s">
+      <c r="F58" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G58" s="197"/>
-[...3 lines deleted...]
-      <c r="K58" s="197"/>
+      <c r="G58" s="195"/>
+      <c r="H58" s="195"/>
+      <c r="I58" s="195"/>
+      <c r="J58" s="195"/>
+      <c r="K58" s="195"/>
       <c r="L58" s="17"/>
       <c r="M58" s="17"/>
       <c r="N58" s="17"/>
-      <c r="O58" s="93"/>
-      <c r="P58" s="70" t="s">
+      <c r="O58" s="92"/>
+      <c r="P58" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q58" s="4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="3"/>
-      <c r="B59" s="53"/>
-      <c r="C59" s="60" t="s">
+      <c r="B59" s="52"/>
+      <c r="C59" s="59" t="s">
         <v>62</v>
       </c>
-      <c r="D59" s="212" t="s">
+      <c r="D59" s="192" t="s">
         <v>99</v>
       </c>
-      <c r="E59" s="213"/>
-[...4 lines deleted...]
-      <c r="J59" s="311" t="s">
+      <c r="E59" s="225"/>
+      <c r="F59" s="225"/>
+      <c r="G59" s="225"/>
+      <c r="H59" s="225"/>
+      <c r="I59" s="225"/>
+      <c r="J59" s="253" t="s">
         <v>64</v>
       </c>
-      <c r="K59" s="311"/>
-      <c r="L59" s="212" t="s">
+      <c r="K59" s="253"/>
+      <c r="L59" s="192" t="s">
         <v>65</v>
       </c>
-      <c r="M59" s="312"/>
-[...2 lines deleted...]
-      <c r="P59" s="70" t="s">
+      <c r="M59" s="254"/>
+      <c r="N59" s="254"/>
+      <c r="O59" s="255"/>
+      <c r="P59" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q59" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="3"/>
-      <c r="B60" s="53"/>
-      <c r="C60" s="73"/>
+      <c r="B60" s="52"/>
+      <c r="C60" s="72"/>
       <c r="D60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E60" s="26"/>
-      <c r="F60" s="308"/>
-[...9 lines deleted...]
-      <c r="P60" s="70"/>
+      <c r="F60" s="228"/>
+      <c r="G60" s="183"/>
+      <c r="H60" s="183"/>
+      <c r="I60" s="183"/>
+      <c r="J60" s="183"/>
+      <c r="K60" s="183"/>
+      <c r="L60" s="183"/>
+      <c r="M60" s="183"/>
+      <c r="N60" s="183"/>
+      <c r="O60" s="229"/>
+      <c r="P60" s="69"/>
     </row>
     <row r="61" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="3"/>
-      <c r="B61" s="53"/>
+      <c r="B61" s="52"/>
       <c r="C61" s="21"/>
       <c r="D61" s="18" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="19"/>
-      <c r="F61" s="186" t="s">
+      <c r="F61" s="238" t="s">
         <v>78</v>
       </c>
-      <c r="G61" s="187"/>
-      <c r="H61" s="202" t="s">
+      <c r="G61" s="239"/>
+      <c r="H61" s="240" t="s">
         <v>9</v>
       </c>
-      <c r="I61" s="188"/>
-      <c r="J61" s="186" t="s">
+      <c r="I61" s="241"/>
+      <c r="J61" s="238" t="s">
         <v>79</v>
       </c>
-      <c r="K61" s="314"/>
-      <c r="L61" s="188" t="s">
+      <c r="K61" s="213"/>
+      <c r="L61" s="241" t="s">
         <v>9</v>
       </c>
-      <c r="M61" s="189"/>
+      <c r="M61" s="242"/>
       <c r="N61" s="19"/>
       <c r="O61" s="20"/>
-      <c r="P61" s="70"/>
+      <c r="P61" s="69"/>
     </row>
     <row r="62" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="3"/>
-      <c r="B62" s="53"/>
+      <c r="B62" s="52"/>
       <c r="C62" s="16"/>
       <c r="D62" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E62" s="17"/>
-      <c r="F62" s="317" t="s">
+      <c r="F62" s="258" t="s">
         <v>9</v>
       </c>
-      <c r="G62" s="318"/>
-[...8 lines deleted...]
-      <c r="P62" s="70" t="s">
+      <c r="G62" s="259"/>
+      <c r="H62" s="259"/>
+      <c r="I62" s="259"/>
+      <c r="J62" s="259"/>
+      <c r="K62" s="259"/>
+      <c r="L62" s="129"/>
+      <c r="M62" s="129"/>
+      <c r="N62" s="129"/>
+      <c r="O62" s="144"/>
+      <c r="P62" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q62" s="4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="63" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="3"/>
-      <c r="B63" s="53"/>
-      <c r="C63" s="73" t="s">
+      <c r="B63" s="52"/>
+      <c r="C63" s="72" t="s">
         <v>83</v>
       </c>
-      <c r="D63" s="305" t="s">
+      <c r="D63" s="230" t="s">
         <v>9</v>
       </c>
-      <c r="E63" s="306"/>
-[...4 lines deleted...]
-      <c r="J63" s="319" t="s">
+      <c r="E63" s="183"/>
+      <c r="F63" s="183"/>
+      <c r="G63" s="183"/>
+      <c r="H63" s="183"/>
+      <c r="I63" s="183"/>
+      <c r="J63" s="260" t="s">
         <v>64</v>
       </c>
-      <c r="K63" s="319"/>
-      <c r="L63" s="305" t="s">
+      <c r="K63" s="260"/>
+      <c r="L63" s="230" t="s">
         <v>9</v>
       </c>
-      <c r="M63" s="320"/>
-[...1 lines deleted...]
-      <c r="O63" s="321"/>
+      <c r="M63" s="261"/>
+      <c r="N63" s="261"/>
+      <c r="O63" s="262"/>
     </row>
     <row r="64" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="3"/>
-      <c r="B64" s="53"/>
-      <c r="C64" s="73"/>
+      <c r="B64" s="52"/>
+      <c r="C64" s="72"/>
       <c r="D64" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E64" s="26"/>
-      <c r="F64" s="308"/>
-[...8 lines deleted...]
-      <c r="O64" s="307"/>
+      <c r="F64" s="228"/>
+      <c r="G64" s="183"/>
+      <c r="H64" s="183"/>
+      <c r="I64" s="183"/>
+      <c r="J64" s="183"/>
+      <c r="K64" s="183"/>
+      <c r="L64" s="183"/>
+      <c r="M64" s="183"/>
+      <c r="N64" s="183"/>
+      <c r="O64" s="229"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
       <c r="AA64"/>
       <c r="AB64"/>
       <c r="AC64"/>
     </row>
     <row r="65" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="3"/>
-      <c r="B65" s="53"/>
-      <c r="C65" s="73"/>
+      <c r="B65" s="52"/>
+      <c r="C65" s="72"/>
       <c r="D65" s="18" t="s">
         <v>77</v>
       </c>
       <c r="E65" s="19"/>
-      <c r="F65" s="186" t="s">
+      <c r="F65" s="238" t="s">
         <v>78</v>
       </c>
-      <c r="G65" s="187"/>
-      <c r="H65" s="202" t="s">
+      <c r="G65" s="239"/>
+      <c r="H65" s="240" t="s">
         <v>9</v>
       </c>
-      <c r="I65" s="188"/>
-      <c r="J65" s="186" t="s">
+      <c r="I65" s="241"/>
+      <c r="J65" s="238" t="s">
         <v>79</v>
       </c>
-      <c r="K65" s="314"/>
-      <c r="L65" s="188" t="s">
+      <c r="K65" s="213"/>
+      <c r="L65" s="241" t="s">
         <v>9</v>
       </c>
-      <c r="M65" s="189"/>
+      <c r="M65" s="242"/>
       <c r="N65" s="19"/>
       <c r="O65" s="20"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
       <c r="AA65"/>
       <c r="AB65"/>
       <c r="AC65"/>
     </row>
     <row r="66" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="28"/>
-      <c r="B66" s="57"/>
-      <c r="C66" s="81"/>
+      <c r="B66" s="56"/>
+      <c r="C66" s="80"/>
       <c r="D66" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E66" s="17"/>
-      <c r="F66" s="326" t="s">
+      <c r="F66" s="246" t="s">
         <v>9</v>
       </c>
-      <c r="G66" s="327"/>
-[...3 lines deleted...]
-      <c r="K66" s="327"/>
+      <c r="G66" s="203"/>
+      <c r="H66" s="203"/>
+      <c r="I66" s="203"/>
+      <c r="J66" s="203"/>
+      <c r="K66" s="203"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
-      <c r="O66" s="93"/>
-      <c r="P66" s="70"/>
+      <c r="O66" s="92"/>
+      <c r="P66" s="69"/>
     </row>
     <row r="67" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="218" t="s">
+      <c r="A67" s="344" t="s">
         <v>101</v>
       </c>
-      <c r="B67" s="219"/>
-      <c r="C67" s="74" t="s">
+      <c r="B67" s="345"/>
+      <c r="C67" s="73" t="s">
         <v>62</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E67" s="5"/>
-      <c r="F67" s="210" t="s">
+      <c r="F67" s="219" t="s">
         <v>102</v>
       </c>
-      <c r="G67" s="211"/>
-[...2 lines deleted...]
-      <c r="J67" s="211"/>
+      <c r="G67" s="220"/>
+      <c r="H67" s="220"/>
+      <c r="I67" s="220"/>
+      <c r="J67" s="220"/>
       <c r="K67" s="5"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67" s="5"/>
-      <c r="O67" s="56"/>
-      <c r="P67" s="70" t="s">
+      <c r="O67" s="55"/>
+      <c r="P67" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q67" s="4" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="68" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="3"/>
-      <c r="B68" s="53"/>
+      <c r="B68" s="52"/>
       <c r="C68" s="21"/>
       <c r="D68" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="F68" s="197" t="s">
+      <c r="F68" s="195" t="s">
         <v>9</v>
       </c>
-      <c r="G68" s="217"/>
-[...8 lines deleted...]
-      <c r="P68" s="70" t="s">
+      <c r="G68" s="218"/>
+      <c r="H68" s="218"/>
+      <c r="I68" s="218"/>
+      <c r="J68" s="218"/>
+      <c r="K68" s="140"/>
+      <c r="L68" s="140"/>
+      <c r="M68" s="140"/>
+      <c r="N68" s="140"/>
+      <c r="O68" s="99"/>
+      <c r="P68" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q68" s="4" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="69" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="3"/>
-      <c r="B69" s="53"/>
+      <c r="B69" s="52"/>
       <c r="D69" s="18"/>
       <c r="E69" s="19"/>
       <c r="F69" s="19" t="s">
         <v>106</v>
       </c>
       <c r="G69" s="19"/>
-      <c r="H69" s="184"/>
-[...1 lines deleted...]
-      <c r="J69" s="85" t="s">
+      <c r="H69" s="198"/>
+      <c r="I69" s="199"/>
+      <c r="J69" s="84" t="s">
         <v>107</v>
       </c>
       <c r="K69" s="19" t="s">
         <v>108</v>
       </c>
       <c r="L69" s="19"/>
-      <c r="M69" s="184"/>
-[...1 lines deleted...]
-      <c r="O69" s="105" t="s">
+      <c r="M69" s="198"/>
+      <c r="N69" s="199"/>
+      <c r="O69" s="104" t="s">
         <v>52</v>
       </c>
-      <c r="P69" s="70"/>
+      <c r="P69" s="69"/>
       <c r="Q69" s="4" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="70" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="3"/>
-      <c r="B70" s="53"/>
+      <c r="B70" s="52"/>
       <c r="D70" s="21" t="s">
         <v>110</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="H70" s="180"/>
-      <c r="I70" s="181"/>
+      <c r="H70" s="184"/>
+      <c r="I70" s="185"/>
       <c r="K70" s="14"/>
       <c r="L70" s="26"/>
       <c r="M70" s="26"/>
       <c r="O70" s="2"/>
-      <c r="P70" s="70"/>
+      <c r="P70" s="69"/>
     </row>
     <row r="71" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="3"/>
-      <c r="B71" s="53"/>
+      <c r="B71" s="52"/>
       <c r="D71" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E71" s="17"/>
-      <c r="F71" s="196" t="s">
+      <c r="F71" s="194" t="s">
         <v>112</v>
       </c>
-      <c r="G71" s="217"/>
-[...3 lines deleted...]
-      <c r="K71" s="217"/>
+      <c r="G71" s="218"/>
+      <c r="H71" s="218"/>
+      <c r="I71" s="218"/>
+      <c r="J71" s="218"/>
+      <c r="K71" s="218"/>
       <c r="L71" s="17"/>
-      <c r="M71" s="328" t="str">
+      <c r="M71" s="247" t="str">
         <f>CONCATENATE("∵比消費電力：",IF(M69 &gt; 0, ROUNDUP(H69/M69, 2), "-"))</f>
         <v>∵比消費電力：-</v>
       </c>
-      <c r="N71" s="329"/>
-[...1 lines deleted...]
-      <c r="P71" s="70" t="s">
+      <c r="N71" s="248"/>
+      <c r="O71" s="249"/>
+      <c r="P71" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q71" s="4" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="72" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="3"/>
-      <c r="B72" s="53"/>
-      <c r="C72" s="60" t="s">
+      <c r="B72" s="52"/>
+      <c r="C72" s="59" t="s">
         <v>83</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>90</v>
       </c>
       <c r="E72" s="19"/>
-      <c r="F72" s="212"/>
-[...3 lines deleted...]
-      <c r="J72" s="213"/>
+      <c r="F72" s="192"/>
+      <c r="G72" s="225"/>
+      <c r="H72" s="225"/>
+      <c r="I72" s="225"/>
+      <c r="J72" s="225"/>
       <c r="K72" s="19"/>
       <c r="L72" s="19"/>
       <c r="M72" s="19"/>
       <c r="N72" s="19"/>
       <c r="O72" s="20"/>
-      <c r="P72" s="70"/>
+      <c r="P72" s="69"/>
     </row>
     <row r="73" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="3"/>
-      <c r="B73" s="53"/>
+      <c r="B73" s="52"/>
       <c r="C73" s="21"/>
       <c r="D73" s="17" t="s">
         <v>104</v>
       </c>
       <c r="E73" s="17"/>
-      <c r="F73" s="214"/>
-[...9 lines deleted...]
-      <c r="P73" s="70"/>
+      <c r="F73" s="352"/>
+      <c r="G73" s="352"/>
+      <c r="H73" s="352"/>
+      <c r="I73" s="352"/>
+      <c r="J73" s="352"/>
+      <c r="K73" s="66"/>
+      <c r="L73" s="66"/>
+      <c r="M73" s="66"/>
+      <c r="N73" s="66"/>
+      <c r="O73" s="67"/>
+      <c r="P73" s="69"/>
     </row>
     <row r="74" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="101"/>
-      <c r="B74" s="102"/>
+      <c r="A74" s="100"/>
+      <c r="B74" s="101"/>
       <c r="C74" s="21"/>
       <c r="D74" s="18"/>
       <c r="E74" s="19"/>
       <c r="F74" s="19" t="s">
         <v>106</v>
       </c>
       <c r="G74" s="19"/>
-      <c r="H74" s="184"/>
-[...1 lines deleted...]
-      <c r="J74" s="85" t="s">
+      <c r="H74" s="198"/>
+      <c r="I74" s="199"/>
+      <c r="J74" s="84" t="s">
         <v>107</v>
       </c>
       <c r="K74" s="19" t="s">
         <v>108</v>
       </c>
       <c r="L74" s="19"/>
-      <c r="M74" s="184"/>
-[...1 lines deleted...]
-      <c r="O74" s="105" t="s">
+      <c r="M74" s="198"/>
+      <c r="N74" s="199"/>
+      <c r="O74" s="104" t="s">
         <v>52</v>
       </c>
-      <c r="P74" s="70"/>
+      <c r="P74" s="69"/>
     </row>
     <row r="75" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="101"/>
-      <c r="B75" s="102"/>
+      <c r="A75" s="100"/>
+      <c r="B75" s="101"/>
       <c r="C75" s="21"/>
       <c r="D75" s="21" t="s">
         <v>110</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="H75" s="180"/>
-      <c r="I75" s="181"/>
+      <c r="H75" s="184"/>
+      <c r="I75" s="185"/>
       <c r="K75" s="14"/>
       <c r="L75" s="26"/>
       <c r="M75" s="26"/>
       <c r="O75" s="2"/>
-      <c r="P75" s="70"/>
+      <c r="P75" s="69"/>
     </row>
     <row r="76" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="101"/>
-      <c r="B76" s="102"/>
+      <c r="A76" s="100"/>
+      <c r="B76" s="101"/>
       <c r="C76" s="21"/>
       <c r="D76" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="F76" s="196" t="s">
+      <c r="F76" s="194" t="s">
         <v>112</v>
       </c>
-      <c r="G76" s="217"/>
-[...4 lines deleted...]
-      <c r="M76" s="206" t="str">
+      <c r="G76" s="218"/>
+      <c r="H76" s="218"/>
+      <c r="I76" s="218"/>
+      <c r="J76" s="218"/>
+      <c r="K76" s="218"/>
+      <c r="M76" s="186" t="str">
         <f>CONCATENATE("∵比消費電力：",IF(M74 &gt; 0, ROUNDUP(H74/M74, 2), "-"))</f>
         <v>∵比消費電力：-</v>
       </c>
-      <c r="N76" s="191"/>
-[...1 lines deleted...]
-      <c r="P76" s="70"/>
+      <c r="N76" s="235"/>
+      <c r="O76" s="250"/>
+      <c r="P76" s="69"/>
     </row>
     <row r="77" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="227" t="s">
+      <c r="A77" s="348" t="s">
         <v>114</v>
       </c>
-      <c r="B77" s="228"/>
-      <c r="C77" s="104" t="s">
+      <c r="B77" s="349"/>
+      <c r="C77" s="103" t="s">
         <v>115</v>
       </c>
-      <c r="D77" s="215"/>
-[...1 lines deleted...]
-      <c r="F77" s="338" t="s">
+      <c r="D77" s="353"/>
+      <c r="E77" s="223"/>
+      <c r="F77" s="216" t="s">
         <v>60</v>
       </c>
-      <c r="G77" s="339"/>
-      <c r="H77" s="192" t="s">
+      <c r="G77" s="217"/>
+      <c r="H77" s="354" t="s">
         <v>9</v>
       </c>
-      <c r="I77" s="193"/>
-[...6 lines deleted...]
-      <c r="P77" s="70" t="s">
+      <c r="I77" s="355"/>
+      <c r="J77" s="355"/>
+      <c r="K77" s="355"/>
+      <c r="L77" s="355"/>
+      <c r="M77" s="111"/>
+      <c r="N77" s="88"/>
+      <c r="O77" s="102"/>
+      <c r="P77" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q77" s="4" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="78" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="218" t="s">
+      <c r="A78" s="344" t="s">
         <v>117</v>
       </c>
-      <c r="B78" s="224"/>
-      <c r="C78" s="74" t="s">
+      <c r="B78" s="268"/>
+      <c r="C78" s="73" t="s">
         <v>62</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E78" s="5"/>
-      <c r="F78" s="210" t="s">
+      <c r="F78" s="219" t="s">
         <v>118</v>
       </c>
-      <c r="G78" s="211"/>
-[...8 lines deleted...]
-      <c r="P78" s="70" t="s">
+      <c r="G78" s="220"/>
+      <c r="H78" s="220"/>
+      <c r="I78" s="220"/>
+      <c r="J78" s="220"/>
+      <c r="K78" s="220"/>
+      <c r="L78" s="220"/>
+      <c r="M78" s="220"/>
+      <c r="N78" s="220"/>
+      <c r="O78" s="221"/>
+      <c r="P78" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q78" s="4" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="79" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="52"/>
+      <c r="A79" s="51"/>
       <c r="C79" s="21"/>
       <c r="D79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E79" s="26"/>
-      <c r="F79" s="308"/>
-[...8 lines deleted...]
-      <c r="O79" s="307"/>
+      <c r="F79" s="228"/>
+      <c r="G79" s="183"/>
+      <c r="H79" s="183"/>
+      <c r="I79" s="183"/>
+      <c r="J79" s="183"/>
+      <c r="K79" s="183"/>
+      <c r="L79" s="183"/>
+      <c r="M79" s="183"/>
+      <c r="N79" s="183"/>
+      <c r="O79" s="229"/>
     </row>
     <row r="80" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="3"/>
       <c r="B80" s="26"/>
       <c r="C80" s="21"/>
       <c r="D80" s="18" t="s">
         <v>120</v>
       </c>
-      <c r="E80" s="85"/>
-[...3 lines deleted...]
-      <c r="I80" s="185"/>
+      <c r="E80" s="84"/>
+      <c r="F80" s="198"/>
+      <c r="G80" s="199"/>
+      <c r="H80" s="199"/>
+      <c r="I80" s="199"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
       <c r="L80" s="19"/>
       <c r="M80" s="19"/>
       <c r="N80" s="19"/>
       <c r="O80" s="20"/>
     </row>
     <row r="81" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="3"/>
       <c r="B81" s="26"/>
       <c r="C81" s="16"/>
       <c r="D81" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E81" s="17"/>
-      <c r="F81" s="196" t="s">
+      <c r="F81" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G81" s="197"/>
-[...8 lines deleted...]
-      <c r="P81" s="70" t="s">
+      <c r="G81" s="195"/>
+      <c r="H81" s="195"/>
+      <c r="I81" s="195"/>
+      <c r="J81" s="195"/>
+      <c r="K81" s="195"/>
+      <c r="L81" s="53"/>
+      <c r="M81" s="53"/>
+      <c r="N81" s="53"/>
+      <c r="O81" s="62"/>
+      <c r="P81" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q81" s="4" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="3"/>
-      <c r="B82" s="53"/>
-      <c r="C82" s="73" t="s">
+      <c r="B82" s="52"/>
+      <c r="C82" s="72" t="s">
         <v>83</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="F82" s="305" t="s">
+      <c r="F82" s="230" t="s">
         <v>9</v>
       </c>
-      <c r="G82" s="306"/>
-[...8 lines deleted...]
-      <c r="P82" s="70"/>
+      <c r="G82" s="183"/>
+      <c r="H82" s="183"/>
+      <c r="I82" s="183"/>
+      <c r="J82" s="183"/>
+      <c r="K82" s="183"/>
+      <c r="L82" s="183"/>
+      <c r="M82" s="183"/>
+      <c r="N82" s="183"/>
+      <c r="O82" s="229"/>
+      <c r="P82" s="69"/>
       <c r="Q82" s="4" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="83" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="3"/>
-      <c r="B83" s="53"/>
+      <c r="B83" s="52"/>
       <c r="C83" s="21"/>
       <c r="D83" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E83" s="26"/>
-      <c r="F83" s="308"/>
-[...9 lines deleted...]
-      <c r="P83" s="70"/>
+      <c r="F83" s="228"/>
+      <c r="G83" s="183"/>
+      <c r="H83" s="183"/>
+      <c r="I83" s="183"/>
+      <c r="J83" s="183"/>
+      <c r="K83" s="183"/>
+      <c r="L83" s="183"/>
+      <c r="M83" s="183"/>
+      <c r="N83" s="183"/>
+      <c r="O83" s="229"/>
+      <c r="P83" s="69"/>
       <c r="Q83" s="4" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="84" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="3"/>
       <c r="B84" s="26"/>
       <c r="C84" s="21"/>
       <c r="D84" s="18" t="s">
         <v>120</v>
       </c>
-      <c r="E84" s="85"/>
-[...3 lines deleted...]
-      <c r="I84" s="185"/>
+      <c r="E84" s="84"/>
+      <c r="F84" s="198"/>
+      <c r="G84" s="199"/>
+      <c r="H84" s="199"/>
+      <c r="I84" s="199"/>
       <c r="J84" s="19"/>
       <c r="K84" s="19"/>
       <c r="L84" s="19"/>
       <c r="M84" s="19"/>
       <c r="N84" s="19"/>
       <c r="O84" s="20"/>
-      <c r="P84" s="70"/>
+      <c r="P84" s="69"/>
     </row>
     <row r="85" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="3"/>
       <c r="B85" s="26"/>
       <c r="C85" s="16"/>
       <c r="D85" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E85" s="17"/>
-      <c r="F85" s="196" t="s">
+      <c r="F85" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G85" s="197"/>
-[...8 lines deleted...]
-      <c r="P85" s="70"/>
+      <c r="G85" s="195"/>
+      <c r="H85" s="195"/>
+      <c r="I85" s="195"/>
+      <c r="J85" s="195"/>
+      <c r="K85" s="195"/>
+      <c r="L85" s="53"/>
+      <c r="M85" s="53"/>
+      <c r="N85" s="53"/>
+      <c r="O85" s="62"/>
+      <c r="P85" s="69"/>
     </row>
     <row r="86" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="1"/>
       <c r="B86" s="11"/>
       <c r="C86" s="16" t="s">
         <v>124</v>
       </c>
-      <c r="D86" s="197" t="s">
+      <c r="D86" s="195" t="s">
         <v>125</v>
       </c>
-      <c r="E86" s="197"/>
-[...3 lines deleted...]
-      <c r="I86" s="197"/>
+      <c r="E86" s="195"/>
+      <c r="F86" s="195"/>
+      <c r="G86" s="195"/>
+      <c r="H86" s="195"/>
+      <c r="I86" s="195"/>
       <c r="J86" s="17"/>
       <c r="K86" s="17"/>
       <c r="L86" s="17"/>
       <c r="M86" s="17"/>
       <c r="N86" s="17"/>
-      <c r="O86" s="93"/>
+      <c r="O86" s="92"/>
     </row>
     <row r="87" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="1"/>
       <c r="B87" s="12"/>
       <c r="C87" s="21" t="s">
         <v>126</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>127</v>
       </c>
       <c r="E87" s="24"/>
-      <c r="F87" s="263" t="s">
+      <c r="F87" s="231" t="s">
         <v>128</v>
       </c>
-      <c r="G87" s="263"/>
-[...1 lines deleted...]
-      <c r="I87" s="263"/>
+      <c r="G87" s="231"/>
+      <c r="H87" s="231"/>
+      <c r="I87" s="231"/>
       <c r="J87" s="24" t="s">
         <v>129</v>
       </c>
-      <c r="K87" s="263" t="s">
+      <c r="K87" s="231" t="s">
         <v>112</v>
       </c>
-      <c r="L87" s="263"/>
-[...1 lines deleted...]
-      <c r="N87" s="263"/>
+      <c r="L87" s="231"/>
+      <c r="M87" s="231"/>
+      <c r="N87" s="231"/>
       <c r="O87" s="25"/>
     </row>
     <row r="88" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="1"/>
       <c r="B88" s="12"/>
       <c r="C88" s="21"/>
       <c r="D88" s="18" t="s">
         <v>130</v>
       </c>
       <c r="E88" s="19"/>
-      <c r="F88" s="212" t="s">
+      <c r="F88" s="192" t="s">
         <v>128</v>
       </c>
-      <c r="G88" s="212"/>
-[...1 lines deleted...]
-      <c r="I88" s="212"/>
+      <c r="G88" s="192"/>
+      <c r="H88" s="192"/>
+      <c r="I88" s="192"/>
       <c r="O88" s="20"/>
     </row>
     <row r="89" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="1"/>
       <c r="B89" s="12"/>
       <c r="C89" s="21"/>
       <c r="D89" s="21"/>
       <c r="F89" s="18" t="s">
         <v>129</v>
       </c>
-      <c r="G89" s="212" t="s">
+      <c r="G89" s="192" t="s">
         <v>112</v>
       </c>
-      <c r="H89" s="212"/>
-[...1 lines deleted...]
-      <c r="J89" s="212"/>
+      <c r="H89" s="192"/>
+      <c r="I89" s="192"/>
+      <c r="J89" s="192"/>
       <c r="K89" s="19"/>
       <c r="L89" s="19"/>
       <c r="M89" s="19"/>
       <c r="N89" s="19"/>
       <c r="O89" s="20"/>
     </row>
     <row r="90" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="1"/>
       <c r="B90" s="12"/>
       <c r="C90" s="21"/>
       <c r="D90" s="16"/>
       <c r="E90" s="17"/>
-      <c r="F90" s="109" t="s">
+      <c r="F90" s="108" t="s">
         <v>60</v>
       </c>
-      <c r="G90" s="196" t="s">
+      <c r="G90" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="H90" s="197"/>
-[...3 lines deleted...]
-      <c r="L90" s="197"/>
+      <c r="H90" s="195"/>
+      <c r="I90" s="195"/>
+      <c r="J90" s="195"/>
+      <c r="K90" s="195"/>
+      <c r="L90" s="195"/>
       <c r="M90" s="17"/>
       <c r="N90" s="17"/>
-      <c r="O90" s="93"/>
-      <c r="P90" s="70" t="s">
+      <c r="O90" s="92"/>
+      <c r="P90" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q90" s="4" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="91" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="1"/>
       <c r="B91" s="11"/>
       <c r="C91" s="16"/>
       <c r="D91" s="23" t="s">
         <v>132</v>
       </c>
       <c r="E91" s="24"/>
-      <c r="F91" s="263" t="s">
+      <c r="F91" s="231" t="s">
         <v>128</v>
       </c>
-      <c r="G91" s="263"/>
-[...1 lines deleted...]
-      <c r="I91" s="263"/>
+      <c r="G91" s="231"/>
+      <c r="H91" s="231"/>
+      <c r="I91" s="231"/>
       <c r="J91" s="24" t="s">
         <v>129</v>
       </c>
-      <c r="K91" s="263" t="s">
+      <c r="K91" s="231" t="s">
         <v>9</v>
       </c>
-      <c r="L91" s="263"/>
-[...1 lines deleted...]
-      <c r="N91" s="263"/>
+      <c r="L91" s="231"/>
+      <c r="M91" s="231"/>
+      <c r="N91" s="231"/>
       <c r="O91" s="25"/>
     </row>
     <row r="92" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="1"/>
       <c r="B92" s="11"/>
       <c r="C92" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>90</v>
       </c>
       <c r="E92" s="19"/>
-      <c r="F92" s="212" t="s">
+      <c r="F92" s="192" t="s">
         <v>9</v>
       </c>
-      <c r="G92" s="213"/>
-[...3 lines deleted...]
-      <c r="K92" s="341"/>
+      <c r="G92" s="225"/>
+      <c r="H92" s="225"/>
+      <c r="I92" s="225"/>
+      <c r="J92" s="225"/>
+      <c r="K92" s="193"/>
       <c r="L92" s="19"/>
       <c r="M92" s="19"/>
       <c r="N92" s="19"/>
       <c r="O92" s="20"/>
-      <c r="P92" s="70" t="s">
+      <c r="P92" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q92" s="4" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="93" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="10"/>
       <c r="B93" s="13"/>
       <c r="C93" s="7"/>
-      <c r="D93" s="81" t="s">
+      <c r="D93" s="80" t="s">
         <v>60</v>
       </c>
       <c r="E93" s="7"/>
-      <c r="F93" s="342" t="s">
+      <c r="F93" s="226" t="s">
         <v>9</v>
       </c>
-      <c r="G93" s="343"/>
-[...8 lines deleted...]
-      <c r="P93" s="70"/>
+      <c r="G93" s="227"/>
+      <c r="H93" s="227"/>
+      <c r="I93" s="227"/>
+      <c r="J93" s="227"/>
+      <c r="K93" s="227"/>
+      <c r="L93" s="109"/>
+      <c r="M93" s="109"/>
+      <c r="N93" s="109"/>
+      <c r="O93" s="110"/>
+      <c r="P93" s="69"/>
     </row>
     <row r="94" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A94" s="218" t="s">
+      <c r="A94" s="344" t="s">
         <v>135</v>
       </c>
-      <c r="B94" s="219"/>
-      <c r="C94" s="65" t="s">
+      <c r="B94" s="345"/>
+      <c r="C94" s="64" t="s">
         <v>136</v>
       </c>
-      <c r="D94" s="264" t="s">
+      <c r="D94" s="325" t="s">
         <v>137</v>
       </c>
-      <c r="E94" s="242"/>
-[...4 lines deleted...]
-      <c r="J94" s="200" t="s">
+      <c r="E94" s="326"/>
+      <c r="F94" s="326"/>
+      <c r="G94" s="326"/>
+      <c r="H94" s="326"/>
+      <c r="I94" s="326"/>
+      <c r="J94" s="350" t="s">
         <v>138</v>
       </c>
-      <c r="K94" s="200"/>
-      <c r="L94" s="88" t="s">
+      <c r="K94" s="350"/>
+      <c r="L94" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="M94" s="51" t="s">
+      <c r="M94" s="50" t="s">
         <v>139</v>
       </c>
-      <c r="N94" s="88" t="s">
+      <c r="N94" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="O94" s="55"/>
+      <c r="O94" s="54"/>
     </row>
     <row r="95" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A95" s="52"/>
+      <c r="A95" s="51"/>
       <c r="B95" s="11"/>
-      <c r="C95" s="66" t="s">
+      <c r="C95" s="65" t="s">
         <v>140</v>
       </c>
-      <c r="D95" s="263" t="s">
+      <c r="D95" s="231" t="s">
         <v>137</v>
       </c>
-      <c r="E95" s="256"/>
-[...3 lines deleted...]
-      <c r="I95" s="256"/>
+      <c r="E95" s="272"/>
+      <c r="F95" s="272"/>
+      <c r="G95" s="272"/>
+      <c r="H95" s="272"/>
+      <c r="I95" s="272"/>
       <c r="J95" s="24"/>
       <c r="K95" s="24"/>
       <c r="L95" s="24"/>
       <c r="M95" s="24" t="s">
         <v>139</v>
       </c>
-      <c r="N95" s="87" t="s">
+      <c r="N95" s="86" t="s">
         <v>9</v>
       </c>
       <c r="O95" s="25"/>
     </row>
     <row r="96" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A96" s="58"/>
+      <c r="A96" s="57"/>
       <c r="B96" s="13"/>
-      <c r="C96" s="82" t="s">
+      <c r="C96" s="81" t="s">
         <v>141</v>
       </c>
-      <c r="D96" s="265" t="s">
+      <c r="D96" s="215" t="s">
         <v>137</v>
       </c>
-      <c r="E96" s="266"/>
-[...4 lines deleted...]
-      <c r="J96" s="201" t="s">
+      <c r="E96" s="327"/>
+      <c r="F96" s="327"/>
+      <c r="G96" s="327"/>
+      <c r="H96" s="327"/>
+      <c r="I96" s="327"/>
+      <c r="J96" s="351" t="s">
         <v>142</v>
       </c>
-      <c r="K96" s="201"/>
-      <c r="L96" s="114" t="s">
+      <c r="K96" s="351"/>
+      <c r="L96" s="113" t="s">
         <v>9</v>
       </c>
       <c r="M96" s="7"/>
       <c r="N96" s="7"/>
-      <c r="O96" s="106"/>
+      <c r="O96" s="105"/>
     </row>
     <row r="97" spans="1:17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="H97" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I97" s="4"/>
-      <c r="J97" s="99" t="str">
+      <c r="J97" s="98" t="str">
         <f>IF($J$1="","",$J$1)</f>
         <v/>
       </c>
     </row>
     <row r="98" spans="1:17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A98" s="229" t="s">
+      <c r="A98" s="323" t="s">
         <v>34</v>
       </c>
-      <c r="B98" s="230"/>
-      <c r="C98" s="304" t="s">
+      <c r="B98" s="324"/>
+      <c r="C98" s="222" t="s">
         <v>35</v>
       </c>
-      <c r="D98" s="216"/>
-[...10 lines deleted...]
-      <c r="O98" s="247"/>
+      <c r="D98" s="223"/>
+      <c r="E98" s="223"/>
+      <c r="F98" s="223"/>
+      <c r="G98" s="223"/>
+      <c r="H98" s="223"/>
+      <c r="I98" s="223"/>
+      <c r="J98" s="223"/>
+      <c r="K98" s="223"/>
+      <c r="L98" s="223"/>
+      <c r="M98" s="223"/>
+      <c r="N98" s="223"/>
+      <c r="O98" s="224"/>
     </row>
     <row r="99" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A99" s="218" t="s">
+      <c r="A99" s="344" t="s">
         <v>143</v>
       </c>
-      <c r="B99" s="219"/>
-      <c r="C99" s="315" t="s">
+      <c r="B99" s="345"/>
+      <c r="C99" s="280" t="s">
         <v>9</v>
       </c>
-      <c r="D99" s="316"/>
-[...11 lines deleted...]
-      <c r="P99" s="70" t="s">
+      <c r="D99" s="281"/>
+      <c r="E99" s="281"/>
+      <c r="F99" s="281"/>
+      <c r="G99" s="281"/>
+      <c r="H99" s="281"/>
+      <c r="I99" s="281"/>
+      <c r="J99" s="50"/>
+      <c r="K99" s="50"/>
+      <c r="L99" s="50"/>
+      <c r="M99" s="50"/>
+      <c r="N99" s="50"/>
+      <c r="O99" s="54"/>
+      <c r="P99" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q99" s="4" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="100" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="3"/>
-      <c r="B100" s="53"/>
-      <c r="C100" s="73">
+      <c r="B100" s="52"/>
+      <c r="C100" s="72">
         <v>1</v>
       </c>
-      <c r="D100" s="61" t="s">
+      <c r="D100" s="60" t="s">
         <v>145</v>
       </c>
-      <c r="E100" s="54"/>
-      <c r="F100" s="196" t="s">
+      <c r="E100" s="53"/>
+      <c r="F100" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G100" s="205"/>
-[...1 lines deleted...]
-      <c r="I100" s="62"/>
+      <c r="G100" s="282"/>
+      <c r="H100" s="282"/>
+      <c r="I100" s="61"/>
       <c r="J100" s="17" t="s">
         <v>146</v>
       </c>
-      <c r="K100" s="54"/>
-      <c r="L100" s="196" t="s">
+      <c r="K100" s="53"/>
+      <c r="L100" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="M100" s="205"/>
-[...1 lines deleted...]
-      <c r="O100" s="63"/>
+      <c r="M100" s="282"/>
+      <c r="N100" s="282"/>
+      <c r="O100" s="62"/>
       <c r="Q100" s="4" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="101" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="3"/>
-      <c r="B101" s="53"/>
+      <c r="B101" s="52"/>
       <c r="D101" s="18" t="s">
         <v>148</v>
       </c>
       <c r="E101" s="19"/>
-      <c r="F101" s="184"/>
-[...2 lines deleted...]
-      <c r="I101" s="64" t="s">
+      <c r="F101" s="198"/>
+      <c r="G101" s="199"/>
+      <c r="H101" s="199"/>
+      <c r="I101" s="63" t="s">
         <v>149</v>
       </c>
       <c r="J101" s="19"/>
       <c r="K101" s="19"/>
       <c r="L101" s="19"/>
       <c r="M101" s="19"/>
       <c r="N101" s="19"/>
       <c r="O101" s="20"/>
-      <c r="P101" s="70" t="s">
+      <c r="P101" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q101" s="4" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="3"/>
-      <c r="B102" s="53"/>
+      <c r="B102" s="52"/>
       <c r="C102" s="16"/>
       <c r="D102" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E102" s="17"/>
-      <c r="F102" s="196" t="s">
+      <c r="F102" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G102" s="197"/>
-[...3 lines deleted...]
-      <c r="K102" s="197"/>
+      <c r="G102" s="195"/>
+      <c r="H102" s="195"/>
+      <c r="I102" s="195"/>
+      <c r="J102" s="195"/>
+      <c r="K102" s="195"/>
       <c r="L102" s="17"/>
       <c r="M102" s="17"/>
       <c r="N102" s="17"/>
-      <c r="O102" s="93"/>
-      <c r="P102" s="70" t="s">
+      <c r="O102" s="92"/>
+      <c r="P102" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q102" s="4" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="103" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="3"/>
-      <c r="B103" s="53"/>
-      <c r="C103" s="73">
+      <c r="B103" s="52"/>
+      <c r="C103" s="72">
         <v>2</v>
       </c>
-      <c r="D103" s="61" t="s">
+      <c r="D103" s="60" t="s">
         <v>145</v>
       </c>
-      <c r="E103" s="54"/>
-      <c r="F103" s="196" t="s">
+      <c r="E103" s="53"/>
+      <c r="F103" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G103" s="205"/>
-[...1 lines deleted...]
-      <c r="I103" s="62"/>
+      <c r="G103" s="282"/>
+      <c r="H103" s="282"/>
+      <c r="I103" s="61"/>
       <c r="J103" s="17" t="s">
         <v>146</v>
       </c>
-      <c r="K103" s="54"/>
-      <c r="L103" s="196" t="s">
+      <c r="K103" s="53"/>
+      <c r="L103" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="M103" s="205"/>
-[...2 lines deleted...]
-      <c r="P103" s="70"/>
+      <c r="M103" s="282"/>
+      <c r="N103" s="282"/>
+      <c r="O103" s="62"/>
+      <c r="P103" s="69"/>
     </row>
     <row r="104" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="3"/>
-      <c r="B104" s="53"/>
+      <c r="B104" s="52"/>
       <c r="D104" s="18" t="s">
         <v>148</v>
       </c>
       <c r="E104" s="19"/>
-      <c r="F104" s="184"/>
-[...2 lines deleted...]
-      <c r="I104" s="64" t="s">
+      <c r="F104" s="198"/>
+      <c r="G104" s="199"/>
+      <c r="H104" s="199"/>
+      <c r="I104" s="63" t="s">
         <v>149</v>
       </c>
       <c r="J104" s="19"/>
       <c r="K104" s="19"/>
       <c r="L104" s="19"/>
       <c r="M104" s="19"/>
       <c r="N104" s="19"/>
       <c r="O104" s="20"/>
-      <c r="P104" s="70"/>
+      <c r="P104" s="69"/>
     </row>
     <row r="105" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="3"/>
-      <c r="B105" s="53"/>
+      <c r="B105" s="52"/>
       <c r="C105" s="16"/>
       <c r="D105" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E105" s="17"/>
-      <c r="F105" s="196" t="s">
+      <c r="F105" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G105" s="197"/>
-[...3 lines deleted...]
-      <c r="K105" s="197"/>
+      <c r="G105" s="195"/>
+      <c r="H105" s="195"/>
+      <c r="I105" s="195"/>
+      <c r="J105" s="195"/>
+      <c r="K105" s="195"/>
       <c r="L105" s="17"/>
       <c r="M105" s="17"/>
       <c r="N105" s="17"/>
-      <c r="O105" s="93"/>
-      <c r="P105" s="70"/>
+      <c r="O105" s="92"/>
+      <c r="P105" s="69"/>
     </row>
     <row r="106" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="3"/>
-      <c r="B106" s="53"/>
-      <c r="C106" s="73">
+      <c r="B106" s="52"/>
+      <c r="C106" s="72">
         <v>3</v>
       </c>
-      <c r="D106" s="61" t="s">
+      <c r="D106" s="60" t="s">
         <v>145</v>
       </c>
-      <c r="E106" s="54"/>
-      <c r="F106" s="196" t="s">
+      <c r="E106" s="53"/>
+      <c r="F106" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G106" s="205"/>
-[...1 lines deleted...]
-      <c r="I106" s="62"/>
+      <c r="G106" s="282"/>
+      <c r="H106" s="282"/>
+      <c r="I106" s="61"/>
       <c r="J106" s="17" t="s">
         <v>146</v>
       </c>
-      <c r="K106" s="54"/>
-      <c r="L106" s="196" t="s">
+      <c r="K106" s="53"/>
+      <c r="L106" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="M106" s="205"/>
-[...2 lines deleted...]
-      <c r="P106" s="70"/>
+      <c r="M106" s="282"/>
+      <c r="N106" s="282"/>
+      <c r="O106" s="62"/>
+      <c r="P106" s="69"/>
     </row>
     <row r="107" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="3"/>
-      <c r="B107" s="53"/>
+      <c r="B107" s="52"/>
       <c r="D107" s="18" t="s">
         <v>148</v>
       </c>
       <c r="E107" s="19"/>
-      <c r="F107" s="184"/>
-[...2 lines deleted...]
-      <c r="I107" s="64" t="s">
+      <c r="F107" s="198"/>
+      <c r="G107" s="199"/>
+      <c r="H107" s="199"/>
+      <c r="I107" s="63" t="s">
         <v>149</v>
       </c>
       <c r="J107" s="19"/>
       <c r="K107" s="19"/>
       <c r="L107" s="19"/>
       <c r="M107" s="19"/>
       <c r="N107" s="19"/>
       <c r="O107" s="20"/>
-      <c r="P107" s="70"/>
+      <c r="P107" s="69"/>
     </row>
     <row r="108" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="3"/>
-      <c r="B108" s="53"/>
+      <c r="B108" s="52"/>
       <c r="C108" s="16"/>
       <c r="D108" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E108" s="17"/>
-      <c r="F108" s="196" t="s">
+      <c r="F108" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G108" s="197"/>
-[...3 lines deleted...]
-      <c r="K108" s="197"/>
+      <c r="G108" s="195"/>
+      <c r="H108" s="195"/>
+      <c r="I108" s="195"/>
+      <c r="J108" s="195"/>
+      <c r="K108" s="195"/>
       <c r="L108" s="17"/>
       <c r="M108" s="17"/>
       <c r="N108" s="17"/>
-      <c r="O108" s="93"/>
-      <c r="P108" s="70"/>
+      <c r="O108" s="92"/>
+      <c r="P108" s="69"/>
     </row>
     <row r="109" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="3"/>
-      <c r="B109" s="53"/>
-      <c r="C109" s="73">
+      <c r="B109" s="52"/>
+      <c r="C109" s="72">
         <v>4</v>
       </c>
-      <c r="D109" s="61" t="s">
+      <c r="D109" s="60" t="s">
         <v>145</v>
       </c>
-      <c r="E109" s="54"/>
-      <c r="F109" s="196" t="s">
+      <c r="E109" s="53"/>
+      <c r="F109" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G109" s="205"/>
-[...1 lines deleted...]
-      <c r="I109" s="62"/>
+      <c r="G109" s="282"/>
+      <c r="H109" s="282"/>
+      <c r="I109" s="61"/>
       <c r="J109" s="17" t="s">
         <v>146</v>
       </c>
-      <c r="K109" s="54"/>
-      <c r="L109" s="196" t="s">
+      <c r="K109" s="53"/>
+      <c r="L109" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="M109" s="205"/>
-[...2 lines deleted...]
-      <c r="P109" s="70"/>
+      <c r="M109" s="282"/>
+      <c r="N109" s="282"/>
+      <c r="O109" s="62"/>
+      <c r="P109" s="69"/>
     </row>
     <row r="110" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="3"/>
-      <c r="B110" s="53"/>
+      <c r="B110" s="52"/>
       <c r="D110" s="18" t="s">
         <v>148</v>
       </c>
       <c r="E110" s="19"/>
-      <c r="F110" s="184"/>
-[...2 lines deleted...]
-      <c r="I110" s="64" t="s">
+      <c r="F110" s="198"/>
+      <c r="G110" s="199"/>
+      <c r="H110" s="199"/>
+      <c r="I110" s="63" t="s">
         <v>149</v>
       </c>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
       <c r="N110" s="19"/>
       <c r="O110" s="20"/>
-      <c r="P110" s="70"/>
+      <c r="P110" s="69"/>
     </row>
     <row r="111" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="3"/>
-      <c r="B111" s="53"/>
+      <c r="B111" s="52"/>
       <c r="C111" s="16"/>
       <c r="D111" s="16" t="s">
         <v>60</v>
       </c>
       <c r="E111" s="17"/>
-      <c r="F111" s="196" t="s">
+      <c r="F111" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G111" s="197"/>
-[...3 lines deleted...]
-      <c r="K111" s="197"/>
+      <c r="G111" s="195"/>
+      <c r="H111" s="195"/>
+      <c r="I111" s="195"/>
+      <c r="J111" s="195"/>
+      <c r="K111" s="195"/>
       <c r="L111" s="17"/>
       <c r="M111" s="17"/>
       <c r="N111" s="17"/>
-      <c r="O111" s="93"/>
-      <c r="P111" s="70"/>
+      <c r="O111" s="92"/>
+      <c r="P111" s="69"/>
     </row>
     <row r="112" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A112" s="52"/>
+      <c r="A112" s="51"/>
       <c r="B112" s="11"/>
-      <c r="C112" s="344" t="s">
+      <c r="C112" s="188" t="s">
         <v>152</v>
       </c>
       <c r="D112" s="18" t="s">
         <v>153</v>
       </c>
       <c r="E112" s="19"/>
-      <c r="F112" s="353" t="s">
+      <c r="F112" s="212" t="s">
         <v>112</v>
       </c>
-      <c r="G112" s="314"/>
-[...1 lines deleted...]
-      <c r="I112" s="137" t="s">
+      <c r="G112" s="213"/>
+      <c r="H112" s="213"/>
+      <c r="I112" s="135" t="s">
         <v>71</v>
       </c>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
       <c r="N112" s="19"/>
       <c r="O112" s="20"/>
     </row>
     <row r="113" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A113" s="58"/>
+      <c r="A113" s="57"/>
       <c r="B113" s="13"/>
-      <c r="C113" s="345"/>
-      <c r="D113" s="81" t="s">
+      <c r="C113" s="189"/>
+      <c r="D113" s="80" t="s">
         <v>60</v>
       </c>
       <c r="E113" s="7"/>
-      <c r="F113" s="196" t="s">
+      <c r="F113" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G113" s="197"/>
-[...8 lines deleted...]
-      <c r="P113" s="70" t="s">
+      <c r="G113" s="195"/>
+      <c r="H113" s="195"/>
+      <c r="I113" s="195"/>
+      <c r="J113" s="195"/>
+      <c r="K113" s="195"/>
+      <c r="L113" s="95"/>
+      <c r="M113" s="95"/>
+      <c r="N113" s="95"/>
+      <c r="O113" s="96"/>
+      <c r="P113" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q113" s="4" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="114" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A114" s="272" t="s">
+      <c r="A114" s="328" t="s">
         <v>155</v>
       </c>
-      <c r="B114" s="273"/>
-      <c r="C114" s="198" t="s">
+      <c r="B114" s="329"/>
+      <c r="C114" s="207" t="s">
         <v>137</v>
       </c>
-      <c r="D114" s="199"/>
-[...4 lines deleted...]
-      <c r="I114" s="199"/>
+      <c r="D114" s="208"/>
+      <c r="E114" s="208"/>
+      <c r="F114" s="208"/>
+      <c r="G114" s="208"/>
+      <c r="H114" s="208"/>
+      <c r="I114" s="208"/>
       <c r="J114" s="5"/>
       <c r="K114" s="5"/>
       <c r="L114" s="5"/>
       <c r="M114" s="5"/>
       <c r="N114" s="5"/>
-      <c r="O114" s="56"/>
-      <c r="P114" s="70" t="s">
+      <c r="O114" s="55"/>
+      <c r="P114" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q114" s="4" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="115" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A115" s="116"/>
-      <c r="B115" s="117"/>
+      <c r="A115" s="115"/>
+      <c r="B115" s="116"/>
       <c r="C115" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="D115" s="194" t="s">
+      <c r="D115" s="196" t="s">
         <v>112</v>
       </c>
-      <c r="E115" s="194"/>
-[...10 lines deleted...]
-      <c r="P115" s="70"/>
+      <c r="E115" s="196"/>
+      <c r="F115" s="196"/>
+      <c r="G115" s="196"/>
+      <c r="H115" s="196"/>
+      <c r="I115" s="196"/>
+      <c r="J115" s="196"/>
+      <c r="K115" s="196"/>
+      <c r="L115" s="196"/>
+      <c r="M115" s="196"/>
+      <c r="N115" s="196"/>
+      <c r="O115" s="197"/>
+      <c r="P115" s="69"/>
       <c r="Q115" s="4" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="116" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A116" s="116"/>
-      <c r="B116" s="117"/>
+      <c r="A116" s="115"/>
+      <c r="B116" s="116"/>
       <c r="D116" s="18" t="s">
         <v>90</v>
       </c>
       <c r="E116" s="19"/>
-      <c r="F116" s="212" t="s">
+      <c r="F116" s="192" t="s">
         <v>9</v>
       </c>
-      <c r="G116" s="341"/>
-[...8 lines deleted...]
-      <c r="P116" s="70"/>
+      <c r="G116" s="193"/>
+      <c r="H116" s="193"/>
+      <c r="I116" s="63"/>
+      <c r="J116" s="63"/>
+      <c r="K116" s="63"/>
+      <c r="L116" s="63"/>
+      <c r="M116" s="63"/>
+      <c r="N116" s="63"/>
+      <c r="O116" s="117"/>
+      <c r="P116" s="69"/>
     </row>
     <row r="117" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="22"/>
-      <c r="B117" s="59"/>
+      <c r="B117" s="58"/>
       <c r="C117" s="7"/>
-      <c r="D117" s="81" t="s">
+      <c r="D117" s="80" t="s">
         <v>60</v>
       </c>
       <c r="E117" s="7"/>
-      <c r="F117" s="196" t="s">
+      <c r="F117" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G117" s="197"/>
-[...8 lines deleted...]
-      <c r="P117" s="70"/>
+      <c r="G117" s="195"/>
+      <c r="H117" s="195"/>
+      <c r="I117" s="195"/>
+      <c r="J117" s="195"/>
+      <c r="K117" s="195"/>
+      <c r="L117" s="112"/>
+      <c r="M117" s="112"/>
+      <c r="N117" s="112"/>
+      <c r="O117" s="118"/>
+      <c r="P117" s="69"/>
     </row>
     <row r="118" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A118" s="267" t="s">
+      <c r="A118" s="205" t="s">
         <v>158</v>
       </c>
-      <c r="B118" s="268"/>
-      <c r="C118" s="198" t="s">
+      <c r="B118" s="206"/>
+      <c r="C118" s="207" t="s">
         <v>137</v>
       </c>
-      <c r="D118" s="199"/>
-[...4 lines deleted...]
-      <c r="I118" s="199"/>
+      <c r="D118" s="208"/>
+      <c r="E118" s="208"/>
+      <c r="F118" s="208"/>
+      <c r="G118" s="208"/>
+      <c r="H118" s="208"/>
+      <c r="I118" s="208"/>
       <c r="J118" s="5"/>
       <c r="K118" s="5"/>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
       <c r="N118" s="5"/>
-      <c r="O118" s="56"/>
+      <c r="O118" s="55"/>
     </row>
     <row r="119" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A119" s="123"/>
+      <c r="A119" s="122"/>
       <c r="B119"/>
-      <c r="C119" s="121" t="s">
+      <c r="C119" s="120" t="s">
         <v>145</v>
       </c>
-      <c r="D119" s="346" t="s">
+      <c r="D119" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="E119" s="306"/>
-      <c r="F119" s="306"/>
+      <c r="E119" s="183"/>
+      <c r="F119" s="183"/>
       <c r="G119" s="4" t="s">
         <v>159</v>
       </c>
       <c r="H119" s="8"/>
-      <c r="I119" s="346" t="s">
+      <c r="I119" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="J119" s="306"/>
-[...1 lines deleted...]
-      <c r="L119" s="138" t="s">
+      <c r="J119" s="183"/>
+      <c r="K119" s="183"/>
+      <c r="L119" s="136" t="s">
         <v>160</v>
       </c>
-      <c r="M119" s="180"/>
-[...1 lines deleted...]
-      <c r="O119" s="124" t="s">
+      <c r="M119" s="184"/>
+      <c r="N119" s="185"/>
+      <c r="O119" s="123" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="120" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A120" s="123"/>
+      <c r="A120" s="122"/>
       <c r="B120"/>
       <c r="C120" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="D120" s="194" t="s">
+      <c r="D120" s="196" t="s">
         <v>112</v>
       </c>
-      <c r="E120" s="194"/>
-[...9 lines deleted...]
-      <c r="O120" s="195"/>
+      <c r="E120" s="196"/>
+      <c r="F120" s="196"/>
+      <c r="G120" s="196"/>
+      <c r="H120" s="196"/>
+      <c r="I120" s="196"/>
+      <c r="J120" s="196"/>
+      <c r="K120" s="196"/>
+      <c r="L120" s="196"/>
+      <c r="M120" s="196"/>
+      <c r="N120" s="196"/>
+      <c r="O120" s="197"/>
     </row>
     <row r="121" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A121" s="123"/>
+      <c r="A121" s="122"/>
       <c r="B121"/>
       <c r="C121" s="21"/>
-      <c r="D121" s="347" t="s">
+      <c r="D121" s="200" t="s">
         <v>162</v>
       </c>
-      <c r="E121" s="341"/>
-[...2 lines deleted...]
-      <c r="H121" s="92" t="s">
+      <c r="E121" s="193"/>
+      <c r="F121" s="198"/>
+      <c r="G121" s="199"/>
+      <c r="H121" s="91" t="s">
         <v>163</v>
       </c>
       <c r="I121" s="19"/>
       <c r="J121" s="19"/>
       <c r="K121" s="19"/>
-      <c r="L121" s="120"/>
-[...2 lines deleted...]
-      <c r="O121" s="125"/>
+      <c r="L121" s="119"/>
+      <c r="M121" s="119"/>
+      <c r="N121" s="119"/>
+      <c r="O121" s="124"/>
     </row>
     <row r="122" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A122" s="123"/>
+      <c r="A122" s="122"/>
       <c r="B122"/>
       <c r="C122" s="21"/>
-      <c r="D122" s="348" t="s">
+      <c r="D122" s="201" t="s">
         <v>164</v>
       </c>
-      <c r="E122" s="333"/>
-[...10 lines deleted...]
-      <c r="P122" s="70"/>
+      <c r="E122" s="202"/>
+      <c r="F122" s="184"/>
+      <c r="G122" s="203"/>
+      <c r="H122" s="203"/>
+      <c r="I122" s="203"/>
+      <c r="J122" s="203"/>
+      <c r="K122" s="203"/>
+      <c r="L122" s="203"/>
+      <c r="M122" s="203"/>
+      <c r="N122" s="203"/>
+      <c r="O122" s="204"/>
+      <c r="P122" s="69"/>
     </row>
     <row r="123" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A123" s="123"/>
+      <c r="A123" s="122"/>
       <c r="B123"/>
       <c r="C123" s="21"/>
-      <c r="D123" s="122"/>
-[...10 lines deleted...]
-      <c r="O123" s="349"/>
+      <c r="D123" s="121"/>
+      <c r="E123" s="137"/>
+      <c r="F123" s="184"/>
+      <c r="G123" s="203"/>
+      <c r="H123" s="203"/>
+      <c r="I123" s="203"/>
+      <c r="J123" s="203"/>
+      <c r="K123" s="203"/>
+      <c r="L123" s="203"/>
+      <c r="M123" s="203"/>
+      <c r="N123" s="203"/>
+      <c r="O123" s="204"/>
     </row>
     <row r="124" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A124" s="126"/>
-[...2 lines deleted...]
-      <c r="D124" s="81" t="s">
+      <c r="A124" s="125"/>
+      <c r="B124" s="98"/>
+      <c r="C124" s="126"/>
+      <c r="D124" s="80" t="s">
         <v>60</v>
       </c>
       <c r="E124" s="7"/>
-      <c r="F124" s="196" t="s">
+      <c r="F124" s="194" t="s">
         <v>9</v>
       </c>
-      <c r="G124" s="197"/>
-[...8 lines deleted...]
-      <c r="P124" s="70" t="s">
+      <c r="G124" s="195"/>
+      <c r="H124" s="195"/>
+      <c r="I124" s="195"/>
+      <c r="J124" s="195"/>
+      <c r="K124" s="195"/>
+      <c r="L124" s="98"/>
+      <c r="M124" s="98"/>
+      <c r="N124" s="98"/>
+      <c r="O124" s="127"/>
+      <c r="P124" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q124" s="4" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="125" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A125" s="267" t="s">
+      <c r="A125" s="205" t="s">
         <v>166</v>
       </c>
-      <c r="B125" s="268"/>
-      <c r="C125" s="198" t="s">
+      <c r="B125" s="206"/>
+      <c r="C125" s="207" t="s">
         <v>137</v>
       </c>
-      <c r="D125" s="199"/>
-[...4 lines deleted...]
-      <c r="I125" s="199"/>
+      <c r="D125" s="208"/>
+      <c r="E125" s="208"/>
+      <c r="F125" s="208"/>
+      <c r="G125" s="208"/>
+      <c r="H125" s="208"/>
+      <c r="I125" s="208"/>
       <c r="J125" s="5"/>
       <c r="K125" s="5"/>
       <c r="L125" s="5"/>
       <c r="M125" s="5"/>
       <c r="N125" s="5"/>
-      <c r="O125" s="56"/>
+      <c r="O125" s="55"/>
     </row>
     <row r="126" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A126" s="123"/>
+      <c r="A126" s="122"/>
       <c r="B126"/>
-      <c r="C126" s="355" t="s">
+      <c r="C126" s="178" t="s">
         <v>167</v>
       </c>
-      <c r="D126" s="209"/>
-[...1 lines deleted...]
-      <c r="F126" s="346" t="s">
+      <c r="D126" s="179"/>
+      <c r="E126" s="179"/>
+      <c r="F126" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="G126" s="306"/>
-[...1 lines deleted...]
-      <c r="I126" s="182" t="s">
+      <c r="G126" s="183"/>
+      <c r="H126" s="183"/>
+      <c r="I126" s="180" t="s">
         <v>168</v>
       </c>
-      <c r="J126" s="183"/>
-[...1 lines deleted...]
-      <c r="L126" s="346" t="s">
+      <c r="J126" s="181"/>
+      <c r="K126" s="181"/>
+      <c r="L126" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="M126" s="306"/>
-[...1 lines deleted...]
-      <c r="O126" s="124"/>
+      <c r="M126" s="183"/>
+      <c r="N126" s="183"/>
+      <c r="O126" s="123"/>
     </row>
     <row r="127" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A127" s="123"/>
+      <c r="A127" s="122"/>
       <c r="B127"/>
-      <c r="C127" s="115" t="s">
+      <c r="C127" s="114" t="s">
         <v>169</v>
       </c>
-      <c r="D127" s="180"/>
-[...1 lines deleted...]
-      <c r="F127" s="181"/>
+      <c r="D127" s="184"/>
+      <c r="E127" s="185"/>
+      <c r="F127" s="185"/>
       <c r="G127" s="4" t="s">
         <v>52</v>
       </c>
       <c r="H127" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="I127" s="138"/>
-      <c r="J127" s="346" t="s">
+      <c r="I127" s="136"/>
+      <c r="J127" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="K127" s="306"/>
-      <c r="L127" s="306"/>
+      <c r="K127" s="183"/>
+      <c r="L127" s="183"/>
       <c r="M127" s="8"/>
       <c r="N127" s="8"/>
-      <c r="O127" s="124"/>
+      <c r="O127" s="123"/>
     </row>
     <row r="128" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A128" s="123"/>
+      <c r="A128" s="122"/>
       <c r="B128"/>
-      <c r="C128" s="73" t="s">
+      <c r="C128" s="72" t="s">
         <v>171</v>
       </c>
-      <c r="D128" s="346" t="s">
+      <c r="D128" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="E128" s="306"/>
-[...1 lines deleted...]
-      <c r="G128" s="206" t="s">
+      <c r="E128" s="183"/>
+      <c r="F128" s="183"/>
+      <c r="G128" s="186" t="s">
         <v>172</v>
       </c>
-      <c r="H128" s="207"/>
-[...3 lines deleted...]
-      <c r="L128" s="137" t="s">
+      <c r="H128" s="187"/>
+      <c r="I128" s="187"/>
+      <c r="J128" s="184"/>
+      <c r="K128" s="185"/>
+      <c r="L128" s="135" t="s">
         <v>71</v>
       </c>
       <c r="M128" s="8"/>
       <c r="N128" s="8"/>
-      <c r="O128" s="124"/>
+      <c r="O128" s="123"/>
     </row>
     <row r="129" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A129" s="123"/>
+      <c r="A129" s="122"/>
       <c r="B129"/>
-      <c r="C129" s="129"/>
-[...1 lines deleted...]
-      <c r="G129" s="206" t="s">
+      <c r="C129" s="128"/>
+      <c r="D129" s="138"/>
+      <c r="G129" s="186" t="s">
         <v>173</v>
       </c>
-      <c r="H129" s="207"/>
-[...1 lines deleted...]
-      <c r="J129" s="346" t="s">
+      <c r="H129" s="187"/>
+      <c r="I129" s="187"/>
+      <c r="J129" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="K129" s="306"/>
-      <c r="L129" s="306"/>
+      <c r="K129" s="183"/>
+      <c r="L129" s="183"/>
       <c r="M129" s="8"/>
       <c r="N129" s="8"/>
-      <c r="O129" s="124"/>
+      <c r="O129" s="123"/>
     </row>
     <row r="130" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A130" s="123"/>
+      <c r="A130" s="122"/>
       <c r="B130"/>
       <c r="C130" s="21"/>
-      <c r="D130" s="347" t="s">
+      <c r="D130" s="200" t="s">
         <v>162</v>
       </c>
-      <c r="E130" s="341"/>
-[...2 lines deleted...]
-      <c r="H130" s="92" t="s">
+      <c r="E130" s="193"/>
+      <c r="F130" s="198"/>
+      <c r="G130" s="199"/>
+      <c r="H130" s="91" t="s">
         <v>163</v>
       </c>
       <c r="I130" s="19"/>
       <c r="J130" s="19"/>
       <c r="K130" s="19"/>
-      <c r="L130" s="120"/>
-[...2 lines deleted...]
-      <c r="O130" s="125"/>
+      <c r="L130" s="119"/>
+      <c r="M130" s="119"/>
+      <c r="N130" s="119"/>
+      <c r="O130" s="124"/>
     </row>
     <row r="131" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A131" s="123"/>
+      <c r="A131" s="122"/>
       <c r="B131"/>
       <c r="C131" s="21"/>
-      <c r="D131" s="348" t="s">
+      <c r="D131" s="201" t="s">
         <v>174</v>
       </c>
-      <c r="E131" s="333"/>
-[...9 lines deleted...]
-      <c r="O131" s="352"/>
+      <c r="E131" s="202"/>
+      <c r="F131" s="209"/>
+      <c r="G131" s="210"/>
+      <c r="H131" s="210"/>
+      <c r="I131" s="210"/>
+      <c r="J131" s="210"/>
+      <c r="K131" s="210"/>
+      <c r="L131" s="210"/>
+      <c r="M131" s="210"/>
+      <c r="N131" s="210"/>
+      <c r="O131" s="211"/>
     </row>
     <row r="132" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A132" s="126"/>
-[...2 lines deleted...]
-      <c r="D132" s="81" t="s">
+      <c r="A132" s="125"/>
+      <c r="B132" s="98"/>
+      <c r="C132" s="126"/>
+      <c r="D132" s="80" t="s">
         <v>60</v>
       </c>
       <c r="E132" s="7"/>
-      <c r="F132" s="354" t="s">
+      <c r="F132" s="214" t="s">
         <v>9</v>
       </c>
-      <c r="G132" s="265"/>
-[...8 lines deleted...]
-      <c r="P132" s="70" t="s">
+      <c r="G132" s="215"/>
+      <c r="H132" s="215"/>
+      <c r="I132" s="215"/>
+      <c r="J132" s="215"/>
+      <c r="K132" s="215"/>
+      <c r="L132" s="98"/>
+      <c r="M132" s="98"/>
+      <c r="N132" s="98"/>
+      <c r="O132" s="127"/>
+      <c r="P132" s="69" t="s">
         <v>10</v>
       </c>
       <c r="Q132" s="4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="133" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A133" s="4"/>
       <c r="B133"/>
       <c r="C133"/>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
       <c r="O133"/>
     </row>
     <row r="134" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="4" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="135" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="4" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="136" spans="1:17" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A136" s="90" t="s">
+      <c r="A136" s="89" t="s">
         <v>178</v>
       </c>
-      <c r="B136" s="178" t="s">
+      <c r="B136" s="190" t="s">
         <v>179</v>
       </c>
-      <c r="C136" s="179"/>
-[...11 lines deleted...]
-      <c r="O136" s="179"/>
+      <c r="C136" s="191"/>
+      <c r="D136" s="191"/>
+      <c r="E136" s="191"/>
+      <c r="F136" s="191"/>
+      <c r="G136" s="191"/>
+      <c r="H136" s="191"/>
+      <c r="I136" s="191"/>
+      <c r="J136" s="191"/>
+      <c r="K136" s="191"/>
+      <c r="L136" s="191"/>
+      <c r="M136" s="191"/>
+      <c r="N136" s="191"/>
+      <c r="O136" s="191"/>
     </row>
     <row r="137" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A137" s="90" t="s">
+      <c r="A137" s="89" t="s">
         <v>178</v>
       </c>
-      <c r="B137" s="178" t="s">
+      <c r="B137" s="190" t="s">
         <v>180</v>
       </c>
-      <c r="C137" s="179"/>
-[...11 lines deleted...]
-      <c r="O137" s="179"/>
+      <c r="C137" s="191"/>
+      <c r="D137" s="191"/>
+      <c r="E137" s="191"/>
+      <c r="F137" s="191"/>
+      <c r="G137" s="191"/>
+      <c r="H137" s="191"/>
+      <c r="I137" s="191"/>
+      <c r="J137" s="191"/>
+      <c r="K137" s="191"/>
+      <c r="L137" s="191"/>
+      <c r="M137" s="191"/>
+      <c r="N137" s="191"/>
+      <c r="O137" s="191"/>
     </row>
     <row r="138" spans="1:17" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A138" s="90" t="s">
+      <c r="A138" s="89" t="s">
         <v>178</v>
       </c>
-      <c r="B138" s="178" t="s">
+      <c r="B138" s="190" t="s">
         <v>181</v>
       </c>
-      <c r="C138" s="179"/>
-[...11 lines deleted...]
-      <c r="O138" s="179"/>
+      <c r="C138" s="191"/>
+      <c r="D138" s="191"/>
+      <c r="E138" s="191"/>
+      <c r="F138" s="191"/>
+      <c r="G138" s="191"/>
+      <c r="H138" s="191"/>
+      <c r="I138" s="191"/>
+      <c r="J138" s="191"/>
+      <c r="K138" s="191"/>
+      <c r="L138" s="191"/>
+      <c r="M138" s="191"/>
+      <c r="N138" s="191"/>
+      <c r="O138" s="191"/>
     </row>
     <row r="139" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A139" s="90" t="s">
+      <c r="A139" s="89" t="s">
         <v>178</v>
       </c>
-      <c r="B139" s="178" t="s">
+      <c r="B139" s="190" t="s">
         <v>182</v>
       </c>
-      <c r="C139" s="179"/>
-[...11 lines deleted...]
-      <c r="O139" s="179"/>
+      <c r="C139" s="191"/>
+      <c r="D139" s="191"/>
+      <c r="E139" s="191"/>
+      <c r="F139" s="191"/>
+      <c r="G139" s="191"/>
+      <c r="H139" s="191"/>
+      <c r="I139" s="191"/>
+      <c r="J139" s="191"/>
+      <c r="K139" s="191"/>
+      <c r="L139" s="191"/>
+      <c r="M139" s="191"/>
+      <c r="N139" s="191"/>
+      <c r="O139" s="191"/>
     </row>
     <row r="140" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="4"/>
     </row>
     <row r="141" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A141" s="4"/>
     </row>
     <row r="142" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A142" s="4"/>
     </row>
     <row r="143" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A143" s="4"/>
     </row>
     <row r="144" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A144" s="4"/>
     </row>
     <row r="145" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A145" s="4"/>
     </row>
     <row r="146" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A146" s="4"/>
     </row>
     <row r="147" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="148" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="149" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="150" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="288">
-    <mergeCell ref="C126:E126"/>
-[...8 lines deleted...]
-    <mergeCell ref="J129:L129"/>
+    <mergeCell ref="B139:O139"/>
+    <mergeCell ref="B138:O138"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="L57:M57"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H77:L77"/>
+    <mergeCell ref="D115:O115"/>
+    <mergeCell ref="G90:L90"/>
+    <mergeCell ref="F113:K113"/>
+    <mergeCell ref="C114:I114"/>
+    <mergeCell ref="J94:K94"/>
+    <mergeCell ref="J96:K96"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="F107:H107"/>
+    <mergeCell ref="F108:K108"/>
+    <mergeCell ref="L109:N109"/>
+    <mergeCell ref="F110:H110"/>
+    <mergeCell ref="F111:K111"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="F109:H109"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F72:J72"/>
+    <mergeCell ref="F73:J73"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F68:J68"/>
+    <mergeCell ref="A99:B99"/>
+    <mergeCell ref="A94:B94"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A98:B98"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:G3"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="J4:O4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="C118:I118"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="K87:N87"/>
+    <mergeCell ref="G89:J89"/>
+    <mergeCell ref="K91:N91"/>
+    <mergeCell ref="D94:I94"/>
+    <mergeCell ref="D95:I95"/>
+    <mergeCell ref="D96:I96"/>
+    <mergeCell ref="A118:B118"/>
+    <mergeCell ref="C20:I20"/>
+    <mergeCell ref="C21:I21"/>
+    <mergeCell ref="C22:I22"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A114:B114"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="F87:I87"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J12:O12"/>
+    <mergeCell ref="J15:O15"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J17:O17"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J16:O16"/>
+    <mergeCell ref="J5:O5"/>
+    <mergeCell ref="J6:O6"/>
+    <mergeCell ref="J7:O7"/>
+    <mergeCell ref="J8:O8"/>
+    <mergeCell ref="J9:O9"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J20:O20"/>
+    <mergeCell ref="J21:O21"/>
+    <mergeCell ref="J22:O22"/>
+    <mergeCell ref="C19:O19"/>
+    <mergeCell ref="F45:O45"/>
+    <mergeCell ref="F46:O46"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="F30:K30"/>
+    <mergeCell ref="D31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:O31"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="F44:K44"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="C99:I99"/>
+    <mergeCell ref="F101:H101"/>
+    <mergeCell ref="F100:H100"/>
+    <mergeCell ref="L100:N100"/>
+    <mergeCell ref="F103:H103"/>
+    <mergeCell ref="F106:H106"/>
+    <mergeCell ref="F102:K102"/>
+    <mergeCell ref="L103:N103"/>
+    <mergeCell ref="F104:H104"/>
+    <mergeCell ref="F105:K105"/>
+    <mergeCell ref="L106:N106"/>
+    <mergeCell ref="J1:O1"/>
+    <mergeCell ref="D59:I59"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="D63:I63"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:O59"/>
+    <mergeCell ref="J63:K63"/>
+    <mergeCell ref="L63:O63"/>
+    <mergeCell ref="C51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J11:O11"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:O3"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="J13:O13"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="F37:K37"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="D38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="L38:O38"/>
+    <mergeCell ref="F32:O32"/>
+    <mergeCell ref="F39:O39"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F58:K58"/>
+    <mergeCell ref="M71:O71"/>
+    <mergeCell ref="F76:K76"/>
+    <mergeCell ref="M76:O76"/>
+    <mergeCell ref="C50:O50"/>
+    <mergeCell ref="F64:O64"/>
+    <mergeCell ref="F60:O60"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="M74:N74"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="H65:I65"/>
+    <mergeCell ref="J65:K65"/>
+    <mergeCell ref="L65:M65"/>
+    <mergeCell ref="J48:O48"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="F85:K85"/>
+    <mergeCell ref="F71:K71"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="M69:N69"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="F78:O78"/>
+    <mergeCell ref="C98:O98"/>
+    <mergeCell ref="F92:K92"/>
+    <mergeCell ref="F93:K93"/>
+    <mergeCell ref="F79:O79"/>
+    <mergeCell ref="F80:I80"/>
+    <mergeCell ref="F82:O82"/>
+    <mergeCell ref="F83:O83"/>
+    <mergeCell ref="F84:I84"/>
+    <mergeCell ref="F81:K81"/>
+    <mergeCell ref="F88:I88"/>
+    <mergeCell ref="F91:I91"/>
+    <mergeCell ref="D86:I86"/>
     <mergeCell ref="C112:C113"/>
     <mergeCell ref="B137:O137"/>
     <mergeCell ref="F116:H116"/>
     <mergeCell ref="F117:K117"/>
     <mergeCell ref="D119:F119"/>
     <mergeCell ref="I119:K119"/>
     <mergeCell ref="D120:O120"/>
     <mergeCell ref="F121:G121"/>
     <mergeCell ref="M119:N119"/>
     <mergeCell ref="D121:E121"/>
     <mergeCell ref="F124:K124"/>
     <mergeCell ref="D122:E122"/>
     <mergeCell ref="F122:O122"/>
     <mergeCell ref="A125:B125"/>
     <mergeCell ref="C125:I125"/>
     <mergeCell ref="F126:H126"/>
     <mergeCell ref="D130:E130"/>
     <mergeCell ref="F130:G130"/>
     <mergeCell ref="D131:E131"/>
     <mergeCell ref="F131:O131"/>
     <mergeCell ref="F112:H112"/>
     <mergeCell ref="B136:O136"/>
     <mergeCell ref="F132:K132"/>
     <mergeCell ref="F123:O123"/>
-    <mergeCell ref="F77:G77"/>
-[...252 lines deleted...]
-    <mergeCell ref="H77:L77"/>
+    <mergeCell ref="C126:E126"/>
+    <mergeCell ref="I126:K126"/>
+    <mergeCell ref="L126:N126"/>
+    <mergeCell ref="D127:F127"/>
+    <mergeCell ref="J127:L127"/>
+    <mergeCell ref="D128:F128"/>
+    <mergeCell ref="G128:I128"/>
+    <mergeCell ref="J128:K128"/>
+    <mergeCell ref="G129:I129"/>
+    <mergeCell ref="J129:L129"/>
   </mergeCells>
   <phoneticPr fontId="6"/>
   <conditionalFormatting sqref="J22">
     <cfRule type="expression" dxfId="0" priority="2" stopIfTrue="1">
       <formula>IF(#REF!=2,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="54">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A92:A93" xr:uid="{A2260E9A-B707-4936-BBE8-0F46F38015BC}">
       <formula1>"□,■"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C20:I22" xr:uid="{691146AB-8793-4359-9167-256612449330}">
       <formula1>"利用しない,利用する（※別紙参照）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D86:I86" xr:uid="{05C8DAC0-36F8-4745-A9B7-41ECB44769D0}">
       <formula1>"先分岐方式,ヘッダー方式（分岐後13Aより大きい）,ヘッダー方式（分岐後13A以下）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F91:I91 F87:I88" xr:uid="{79327B30-4631-4FB7-BE6E-E66BEA1D71CA}">
       <formula1>"2バルブ水栓,2バルブ水栓以外"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="K87:N87" xr:uid="{2BF12D71-BB1F-4B50-BD2F-E4AC8FA2960D}">
       <formula1>"-, 手元止水,水優先吐水,手元止水+水優先吐水,"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="K91:N91" xr:uid="{1ED2A8F2-435F-43D1-AE09-3FDDE609BC30}">
       <formula1>"-, 水優先吐水"</formula1>
@@ -11764,653 +11828,681 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J48:O48" xr:uid="{05BFDA2D-91EA-4587-82FF-57642D15312E}">
       <formula1>"-,※JIS認証品,※PSE認証品,※S-mark認証品,※JIA認証品,※JHIA認証品,※自己適合宣言書,※供給者適合宣言書,※確認書"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F62:K62 F66:K66" xr:uid="{A12E60C8-17A4-4696-BF8B-49467D001F2B}">
       <formula1>"-,※JIS認証品,※PSE認証品,※S-mark認証品,※冷凍空調機器性能検定品,※自己適合宣言書,※供給者適合宣言書,※確認書"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F102:K102 F105:K105 F108:K108 F111:K111 F113:K113 F117:K117 F124:K124 F132:K132" xr:uid="{DA068873-9E9F-4BD5-9F62-61F91B4B9BC5}">
       <formula1>"-,※JIS認証品,※ISO認証品,※PSE認証品,※S-mark認証品,※JETPVm認証品,※自己適合宣言書,※供給者適合宣言書,※確認書"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F68" xr:uid="{FC68AB50-9B22-4BE1-821C-7C04D074DAD7}">
       <formula1>"-,※換気種別によるデフォルト値,※比消費電力を入力,径の太いダクトを使用,径の太いダクトを使用し、かつDCモーターを採用"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.35433070866141736" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="96" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BA2DF0F-6450-4099-95F5-2C75654C31E8}">
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D61"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A3" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21:D21"/>
+    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="18" style="29" customWidth="1"/>
     <col min="2" max="2" width="20.625" style="29" customWidth="1"/>
     <col min="3" max="3" width="13.125" style="29" customWidth="1"/>
     <col min="4" max="4" width="35.625" style="29" customWidth="1"/>
     <col min="5" max="7" width="20.625" style="29" customWidth="1"/>
     <col min="8" max="16384" width="9" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="177" t="s">
+      <c r="A1" s="174" t="s">
         <v>183</v>
       </c>
-      <c r="C1" s="76" t="s">
+      <c r="C1" s="75" t="s">
         <v>184</v>
       </c>
-      <c r="D1" s="77" t="str">
+      <c r="D1" s="76" t="str">
         <f>IF(省エネ仕様!$J$1="","",省エネ仕様!$J$1)</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="49" t="s">
         <v>185</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="48" t="s">
         <v>186</v>
       </c>
-      <c r="C2" s="387" t="s">
+      <c r="C2" s="376" t="s">
         <v>187</v>
       </c>
-      <c r="D2" s="388"/>
+      <c r="D2" s="377"/>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="394" t="s">
+      <c r="A3" s="356" t="s">
         <v>188</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="47" t="s">
         <v>189</v>
       </c>
-      <c r="C3" s="389" t="s">
+      <c r="C3" s="378" t="s">
+        <v>266</v>
+      </c>
+      <c r="D3" s="379"/>
+    </row>
+    <row r="4" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="357"/>
+      <c r="B4" s="46" t="s">
         <v>190</v>
       </c>
-      <c r="D3" s="370"/>
-[...3 lines deleted...]
-      <c r="B4" s="47" t="s">
+      <c r="C4" s="367" t="s">
         <v>191</v>
       </c>
-      <c r="C4" s="390" t="s">
+      <c r="D4" s="368"/>
+    </row>
+    <row r="5" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="361" t="s">
         <v>192</v>
       </c>
-      <c r="D4" s="391"/>
-[...2 lines deleted...]
-      <c r="A5" s="397" t="s">
+      <c r="B5" s="358" t="s">
+        <v>189</v>
+      </c>
+      <c r="C5" s="370" t="s">
         <v>193</v>
       </c>
-      <c r="B5" s="395" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="403" t="s">
+      <c r="D5" s="371"/>
+    </row>
+    <row r="6" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="362"/>
+      <c r="B6" s="358"/>
+      <c r="C6" s="359" t="s">
         <v>194</v>
       </c>
-      <c r="D5" s="404"/>
-[...4 lines deleted...]
-      <c r="C6" s="392" t="s">
+      <c r="D6" s="360"/>
+    </row>
+    <row r="7" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="362"/>
+      <c r="B7" s="358"/>
+      <c r="C7" s="359" t="s">
         <v>195</v>
       </c>
-      <c r="D6" s="396"/>
-[...4 lines deleted...]
-      <c r="C7" s="392" t="s">
+      <c r="D7" s="360"/>
+    </row>
+    <row r="8" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="362"/>
+      <c r="B8" s="358"/>
+      <c r="C8" s="359" t="s">
         <v>196</v>
       </c>
-      <c r="D7" s="396"/>
-[...4 lines deleted...]
-      <c r="C8" s="392" t="s">
+      <c r="D8" s="369"/>
+    </row>
+    <row r="9" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="363"/>
+      <c r="B9" s="365" t="s">
+        <v>190</v>
+      </c>
+      <c r="C9" s="359" t="s">
         <v>197</v>
       </c>
-      <c r="D8" s="365"/>
-[...6 lines deleted...]
-      <c r="C9" s="392" t="s">
+      <c r="D9" s="369"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="364"/>
+      <c r="B10" s="366"/>
+      <c r="C10" s="367" t="s">
         <v>198</v>
       </c>
-      <c r="D9" s="365"/>
-[...4 lines deleted...]
-      <c r="C10" s="390" t="s">
+      <c r="D10" s="368"/>
+    </row>
+    <row r="11" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="36" t="s">
         <v>199</v>
       </c>
-      <c r="D10" s="391"/>
-[...2 lines deleted...]
-      <c r="A11" s="37" t="s">
+      <c r="B11" s="35"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="33"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="399" t="s">
         <v>200</v>
       </c>
-      <c r="B11" s="36"/>
-[...4 lines deleted...]
-      <c r="A12" s="356" t="s">
+      <c r="B12" s="133" t="s">
+        <v>287</v>
+      </c>
+      <c r="C12" s="401" t="s">
+        <v>267</v>
+      </c>
+      <c r="D12" s="402"/>
+    </row>
+    <row r="13" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="400"/>
+      <c r="B13" s="150" t="s">
         <v>201</v>
       </c>
-      <c r="B12" s="135" t="s">
+      <c r="C13" s="403" t="s">
         <v>202</v>
       </c>
-      <c r="C12" s="358" t="s">
+      <c r="D13" s="404"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="399" t="s">
         <v>203</v>
       </c>
-      <c r="D12" s="359"/>
-[...3 lines deleted...]
-      <c r="B13" s="31" t="s">
+      <c r="B14" s="380" t="s">
         <v>204</v>
       </c>
-      <c r="C13" s="360" t="s">
+      <c r="C14" s="45" t="s">
         <v>205</v>
       </c>
-      <c r="D13" s="361"/>
-[...3 lines deleted...]
-      <c r="B14" s="152" t="s">
+      <c r="D14" s="37" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="400"/>
+      <c r="B15" s="381"/>
+      <c r="C15" s="44" t="s">
         <v>206</v>
       </c>
-      <c r="C14" s="362" t="s">
+      <c r="D15" s="39" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="399" t="s">
         <v>207</v>
       </c>
-      <c r="D14" s="363"/>
-[...2 lines deleted...]
-      <c r="A15" s="356" t="s">
+      <c r="B16" s="133" t="s">
         <v>208</v>
       </c>
-      <c r="B15" s="382" t="s">
+      <c r="C16" s="401" t="s">
+        <v>270</v>
+      </c>
+      <c r="D16" s="379"/>
+    </row>
+    <row r="17" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="364"/>
+      <c r="B17" s="30" t="s">
         <v>209</v>
       </c>
-      <c r="C15" s="46" t="s">
+      <c r="C17" s="403" t="s">
+        <v>270</v>
+      </c>
+      <c r="D17" s="368"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="146" t="s">
+        <v>271</v>
+      </c>
+      <c r="B18" s="177" t="s">
+        <v>273</v>
+      </c>
+      <c r="C18" s="176" t="s">
+        <v>272</v>
+      </c>
+      <c r="D18" s="157"/>
+    </row>
+    <row r="19" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="36" t="s">
         <v>210</v>
       </c>
-      <c r="D15" s="38" t="s">
+      <c r="B19" s="35"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="33"/>
+    </row>
+    <row r="20" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
         <v>211</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C16" s="45" t="s">
+      <c r="B20" s="133" t="s">
         <v>212</v>
       </c>
-      <c r="D16" s="40" t="s">
+      <c r="C20" s="406" t="s">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="356" t="s">
+      <c r="D20" s="379"/>
+    </row>
+    <row r="21" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="383"/>
+      <c r="B21" s="385" t="s">
         <v>214</v>
       </c>
-      <c r="B17" s="135" t="s">
+      <c r="C21" s="384" t="s">
         <v>215</v>
       </c>
-      <c r="C17" s="358" t="s">
+      <c r="D21" s="369"/>
+    </row>
+    <row r="22" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="383"/>
+      <c r="B22" s="396"/>
+      <c r="C22" s="384" t="s">
         <v>216</v>
       </c>
-      <c r="D17" s="370"/>
-[...3 lines deleted...]
-      <c r="B18" s="132" t="s">
+      <c r="D22" s="369"/>
+    </row>
+    <row r="23" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="383"/>
+      <c r="B23" s="31" t="s">
         <v>217</v>
       </c>
-      <c r="C18" s="360" t="s">
-[...5 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="C23" s="384" t="s">
         <v>218</v>
       </c>
-      <c r="B19" s="36"/>
-[...4 lines deleted...]
-      <c r="A20" s="356" t="s">
+      <c r="D23" s="405"/>
+    </row>
+    <row r="24" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="383"/>
+      <c r="B24" s="385" t="s">
         <v>219</v>
       </c>
-      <c r="B20" s="135" t="s">
+      <c r="C24" s="384" t="s">
         <v>220</v>
       </c>
-      <c r="C20" s="358" t="s">
+      <c r="D24" s="369"/>
+    </row>
+    <row r="25" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="357"/>
+      <c r="B25" s="386"/>
+      <c r="C25" s="384" t="s">
         <v>221</v>
       </c>
-      <c r="D20" s="370"/>
-[...3 lines deleted...]
-      <c r="B21" s="366" t="s">
+      <c r="D25" s="369"/>
+    </row>
+    <row r="26" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="43" t="s">
         <v>222</v>
       </c>
-      <c r="C21" s="360" t="s">
+      <c r="B26" s="42" t="s">
         <v>223</v>
       </c>
-      <c r="D21" s="365"/>
-[...4 lines deleted...]
-      <c r="C22" s="360" t="s">
+      <c r="C26" s="41" t="s">
         <v>224</v>
       </c>
-      <c r="D22" s="365"/>
-[...3 lines deleted...]
-      <c r="B23" s="32" t="s">
+      <c r="D26" s="40"/>
+    </row>
+    <row r="27" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="36" t="s">
         <v>225</v>
       </c>
-      <c r="C23" s="360" t="s">
+      <c r="B27" s="35"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="33"/>
+    </row>
+    <row r="28" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="387" t="s">
         <v>226</v>
       </c>
-      <c r="D23" s="368"/>
-[...3 lines deleted...]
-      <c r="B24" s="366" t="s">
+      <c r="B28" s="32" t="s">
         <v>227</v>
       </c>
-      <c r="C24" s="360" t="s">
+      <c r="C28" s="38" t="s">
         <v>228</v>
       </c>
-      <c r="D24" s="365"/>
-[...4 lines deleted...]
-      <c r="C25" s="360" t="s">
+      <c r="D28" s="37"/>
+    </row>
+    <row r="29" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="390"/>
+      <c r="B29" s="30" t="s">
         <v>229</v>
       </c>
-      <c r="D25" s="365"/>
-[...2 lines deleted...]
-      <c r="A26" s="44" t="s">
+      <c r="C29" s="131" t="s">
         <v>230</v>
       </c>
-      <c r="B26" s="43" t="s">
+      <c r="D29" s="132"/>
+    </row>
+    <row r="30" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="388" t="s">
         <v>231</v>
       </c>
-      <c r="C26" s="42" t="s">
+      <c r="B30" s="32" t="s">
+        <v>227</v>
+      </c>
+      <c r="C30" s="158" t="s">
         <v>232</v>
       </c>
-      <c r="D26" s="41"/>
-[...2 lines deleted...]
-      <c r="A27" s="37" t="s">
+      <c r="D30" s="37"/>
+    </row>
+    <row r="31" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="388"/>
+      <c r="B31" s="151" t="s">
         <v>233</v>
       </c>
-      <c r="B27" s="36"/>
-[...4 lines deleted...]
-      <c r="A28" s="356" t="s">
+      <c r="C31" s="165" t="s">
         <v>234</v>
       </c>
-      <c r="B28" s="33" t="s">
+      <c r="D31" s="134"/>
+    </row>
+    <row r="32" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="387" t="s">
         <v>235</v>
       </c>
-      <c r="C28" s="39" t="s">
+      <c r="B32" s="380" t="s">
         <v>236</v>
       </c>
-      <c r="D28" s="38"/>
-[...3 lines deleted...]
-      <c r="B29" s="30" t="s">
+      <c r="C32" s="171" t="s">
         <v>237</v>
       </c>
-      <c r="C29" s="133" t="s">
+      <c r="D32" s="37"/>
+    </row>
+    <row r="33" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="388"/>
+      <c r="B33" s="396"/>
+      <c r="C33" s="384" t="s">
         <v>238</v>
       </c>
-      <c r="D29" s="134"/>
-[...2 lines deleted...]
-      <c r="A30" s="357" t="s">
+      <c r="D33" s="369"/>
+    </row>
+    <row r="34" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="389"/>
+      <c r="B34" s="150" t="s">
         <v>239</v>
       </c>
-      <c r="B30" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="160" t="s">
+      <c r="C34" s="152" t="s">
         <v>240</v>
       </c>
-      <c r="D30" s="38"/>
-[...3 lines deleted...]
-      <c r="B31" s="153" t="s">
+      <c r="D34" s="153"/>
+    </row>
+    <row r="35" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="387" t="s">
         <v>241</v>
       </c>
-      <c r="C31" s="167" t="s">
+      <c r="B35" s="391" t="s">
         <v>242</v>
       </c>
-      <c r="D31" s="136"/>
-[...2 lines deleted...]
-      <c r="A32" s="356" t="s">
+      <c r="C35" s="154" t="s">
         <v>243</v>
       </c>
-      <c r="B32" s="382" t="s">
+      <c r="D35" s="155"/>
+    </row>
+    <row r="36" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="388"/>
+      <c r="B36" s="392"/>
+      <c r="C36" s="156"/>
+      <c r="D36" s="157"/>
+    </row>
+    <row r="37" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="390"/>
+      <c r="B37" s="393"/>
+      <c r="C37" s="394"/>
+      <c r="D37" s="395"/>
+    </row>
+    <row r="38" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="130" t="s">
         <v>244</v>
       </c>
-      <c r="C32" s="173" t="s">
+      <c r="B38" s="133"/>
+      <c r="C38" s="38" t="s">
         <v>245</v>
       </c>
-      <c r="D32" s="38"/>
-[...4 lines deleted...]
-      <c r="C33" s="360" t="s">
+      <c r="D38" s="37"/>
+    </row>
+    <row r="39" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="36" t="s">
         <v>246</v>
       </c>
-      <c r="D33" s="365"/>
-[...3 lines deleted...]
-      <c r="B34" s="152" t="s">
+      <c r="B39" s="35"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="33"/>
+    </row>
+    <row r="40" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="382" t="s">
         <v>247</v>
       </c>
-      <c r="C34" s="154" t="s">
+      <c r="B40" s="380" t="s">
+        <v>274</v>
+      </c>
+      <c r="C40" s="166" t="s">
+        <v>275</v>
+      </c>
+      <c r="D40" s="172" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="383"/>
+      <c r="B41" s="397"/>
+      <c r="C41" s="168" t="s">
+        <v>276</v>
+      </c>
+      <c r="D41" s="175" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="383"/>
+      <c r="B42" s="397"/>
+      <c r="C42" s="168" t="s">
+        <v>279</v>
+      </c>
+      <c r="D42" s="175"/>
+    </row>
+    <row r="43" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="383"/>
+      <c r="B43" s="397"/>
+      <c r="C43" s="168" t="s">
+        <v>280</v>
+      </c>
+      <c r="D43" s="175"/>
+    </row>
+    <row r="44" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="383"/>
+      <c r="B44" s="397"/>
+      <c r="C44" s="168" t="s">
+        <v>281</v>
+      </c>
+      <c r="D44" s="175"/>
+    </row>
+    <row r="45" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="383"/>
+      <c r="B45" s="397"/>
+      <c r="C45" s="168" t="s">
+        <v>282</v>
+      </c>
+      <c r="D45" s="175"/>
+    </row>
+    <row r="46" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="383"/>
+      <c r="B46" s="397"/>
+      <c r="C46" s="168" t="s">
+        <v>283</v>
+      </c>
+      <c r="D46" s="175"/>
+    </row>
+    <row r="47" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="383"/>
+      <c r="B47" s="397"/>
+      <c r="C47" s="168" t="s">
+        <v>284</v>
+      </c>
+      <c r="D47" s="175"/>
+    </row>
+    <row r="48" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="383"/>
+      <c r="B48" s="397"/>
+      <c r="C48" s="168" t="s">
+        <v>285</v>
+      </c>
+      <c r="D48" s="39"/>
+    </row>
+    <row r="49" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="383"/>
+      <c r="B49" s="398"/>
+      <c r="C49" s="173" t="s">
+        <v>286</v>
+      </c>
+      <c r="D49" s="132"/>
+    </row>
+    <row r="50" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="159" t="s">
         <v>248</v>
       </c>
-      <c r="D34" s="155"/>
-[...2 lines deleted...]
-      <c r="A35" s="356" t="s">
+      <c r="B50" s="162" t="s">
         <v>249</v>
       </c>
-      <c r="B35" s="377" t="s">
+      <c r="C50" s="162" t="s">
         <v>250</v>
       </c>
-      <c r="C35" s="156" t="s">
+      <c r="D50" s="161"/>
+    </row>
+    <row r="51" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="36" t="s">
         <v>251</v>
       </c>
-      <c r="D35" s="157"/>
-[...14 lines deleted...]
-      <c r="A38" s="131" t="s">
+      <c r="B51" s="35"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="33"/>
+    </row>
+    <row r="52" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="163" t="s">
         <v>252</v>
       </c>
-      <c r="B38" s="135"/>
-      <c r="C38" s="39" t="s">
+      <c r="B52" s="154" t="s">
         <v>253</v>
       </c>
-      <c r="D38" s="38"/>
-[...2 lines deleted...]
-      <c r="A39" s="37" t="s">
+      <c r="C52" s="166" t="s">
         <v>254</v>
       </c>
-      <c r="B39" s="36"/>
-[...4 lines deleted...]
-      <c r="A40" s="372" t="s">
+      <c r="D52" s="169" t="s">
         <v>255</v>
       </c>
-      <c r="B40" s="33" t="s">
+    </row>
+    <row r="53" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="146"/>
+      <c r="B53" s="372"/>
+      <c r="C53" s="167" t="s">
         <v>256</v>
       </c>
-      <c r="C40" s="168" t="s">
+      <c r="D53" s="374" t="s">
         <v>257</v>
       </c>
-      <c r="D40" s="174"/>
-[...3 lines deleted...]
-      <c r="B41" s="393" t="s">
+    </row>
+    <row r="54" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="146"/>
+      <c r="B54" s="373"/>
+      <c r="C54" s="165"/>
+      <c r="D54" s="375"/>
+    </row>
+    <row r="55" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="146"/>
+      <c r="B55" s="164"/>
+      <c r="C55" s="168" t="s">
         <v>258</v>
       </c>
-      <c r="C41" s="170" t="s">
+      <c r="D55" s="170" t="s">
         <v>259</v>
       </c>
-      <c r="D41" s="40"/>
-[...4 lines deleted...]
-      <c r="C42" s="167" t="s">
+    </row>
+    <row r="56" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="146"/>
+      <c r="B56" s="165"/>
+      <c r="C56" s="165" t="s">
         <v>260</v>
       </c>
-      <c r="D42" s="159"/>
-[...3 lines deleted...]
-      <c r="B43" s="373" t="s">
+      <c r="D56" s="149" t="s">
         <v>261</v>
       </c>
-      <c r="C43" s="170" t="s">
+    </row>
+    <row r="57" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="147"/>
+      <c r="B57" s="148" t="s">
         <v>262</v>
       </c>
-      <c r="D43" s="40"/>
-[...4 lines deleted...]
-      <c r="C44" s="170" t="s">
+      <c r="C57" s="148" t="s">
         <v>263</v>
       </c>
-      <c r="D44" s="176" t="s">
+      <c r="D57" s="153"/>
+    </row>
+    <row r="58" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="159" t="s">
         <v>264</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C45" s="175" t="s">
+      <c r="B58" s="160"/>
+      <c r="C58" s="162" t="s">
         <v>265</v>
       </c>
-      <c r="D45" s="155" t="s">
-[...95 lines deleted...]
-    <row r="57" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
+      <c r="D58" s="40"/>
+    </row>
+    <row r="59" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="60" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="61" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <mergeCells count="44">
-[...18 lines deleted...]
-    <mergeCell ref="B43:B45"/>
+  <mergeCells count="42">
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="A20:A25"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="A40:A49"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="A35:A37"/>
     <mergeCell ref="B35:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="B32:B33"/>
-    <mergeCell ref="A12:A14"/>
-[...13 lines deleted...]
-    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="B40:B49"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="D53:D54"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>